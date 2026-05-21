--- v0 (2025-11-03)
+++ v1 (2026-05-21)
@@ -51,2885 +51,2885 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/991/parecer_pl_01_jader.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/991/parecer_pl_01_jader.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 001/2025_x000D_
 Ao Projeto de Lei nº 001/2025_x000D_
 Relator: Vereador Jader Gabriel Ioris</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/992/parecer_pl_003_altair.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/992/parecer_pl_003_altair.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 002/2025_x000D_
 Ao Projeto de Lei nº 003/2025_x000D_
 Relator: Vereador Altair Borges</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/993/parecer_pl_04_-_altair.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/993/parecer_pl_04_-_altair.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 003/2025_x000D_
 Ao Projeto de Lei nº 004/2025_x000D_
 Relator: Vereador Altair Borges</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/994/parecer_pl_05_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/994/parecer_pl_05_-_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO_x000D_
 PARECER Nº 004/2025_x000D_
 Ao Projeto de Lei nº 005/2025_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/995/parecer_pl_08_-_jader.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/995/parecer_pl_08_-_jader.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 005/2025_x000D_
 Ao Projeto de Lei nº 008/2025_x000D_
 Relator: Vereador Jader Gabriel Ioris</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1006/parecer_conjunto_plc_07_-altair.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1006/parecer_conjunto_plc_07_-altair.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE: LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS E DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL_x000D_
 PARECER CONJUNTO Nº 006/2025_x000D_
 Ao Projeto de Lei Complementar nº 007/2025_x000D_
 Relator: Vereador Altair Borges</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1019/parecer_legislacao_plc_03.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1019/parecer_legislacao_plc_03.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI COMPLEMENTAR Nº 003/2025.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1020/parecer_legislacao_plc_06.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1020/parecer_legislacao_plc_06.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI COMPLEMENTAR Nº 006/2025.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1021/parecer_legislacao_pl_01.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1021/parecer_legislacao_pl_01.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI Nº 001/2025.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1022/parecer_legislacao_pl_04.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1022/parecer_legislacao_pl_04.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI Nº 004/2025.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1023/parecer_legislacao_pl_03.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1023/parecer_legislacao_pl_03.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI Nº 003/2025.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1024/parecer_legislacao_pl_05.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1024/parecer_legislacao_pl_05.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI Nº 005/2025.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1025/parecer_n.13_ao_pl07.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1025/parecer_n.13_ao_pl07.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI N º 007/2025.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1026/parecer_legislacao_pl_08.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1026/parecer_legislacao_pl_08.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI Nº 008/2025.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1027/parecer_legislacao_plc_04.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1027/parecer_legislacao_plc_04.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI COMPLEMENTAR Nº 004/2025.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1028/parecer_legislacao_plc_05.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1028/parecer_legislacao_plc_05.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI COMPLEMENTAR Nº 005/2025.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1029/parecer_n._17_ao_plc_05.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1029/parecer_n._17_ao_plc_05.pdf</t>
   </si>
   <si>
     <t>PARECER 17 (EMENDA) AO PLC 05/25.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1030/parecer_n._18_ao_plc04.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1030/parecer_n._18_ao_plc04.pdf</t>
   </si>
   <si>
     <t>PARECER (EMENDA) AO PLC 04/25.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1032/parecer_19_-_cfo.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1032/parecer_19_-_cfo.pdf</t>
   </si>
   <si>
     <t>PARECER 19/25 AO PLC 006/2025.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1033/parecer_20_conj_ljrcfo_e_ecsas.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1033/parecer_20_conj_ljrcfo_e_ecsas.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº 20/25 AO PL 11/2025.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1034/parecer_21_plc_03_cfo.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1034/parecer_21_plc_03_cfo.pdf</t>
   </si>
   <si>
     <t>PARECER 21/25 AO PLC 03/25.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1035/parecer_22_-_ecsas.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1035/parecer_22_-_ecsas.pdf</t>
   </si>
   <si>
     <t>PARECER 22/25 AO PL 008/2025.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1037/parecer__23_-_ljr.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1037/parecer__23_-_ljr.pdf</t>
   </si>
   <si>
     <t>PARECER 23/2025 AO PL 009/2025.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1038/parecer_24_-_ljr.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1038/parecer_24_-_ljr.pdf</t>
   </si>
   <si>
     <t>PARECER 24/2025 AO PLC 002/2025 .</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1039/parecer_25_-_lrjr.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1039/parecer_25_-_lrjr.pdf</t>
   </si>
   <si>
     <t>PARECER 25/2025 AO PL 005/2025.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1047/parecer_pl13_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1047/parecer_pl13_conjunto.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO 26/2025 AO PL 13/2025.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1048/parecer_27_conj_ao_pl_06.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1048/parecer_27_conj_ao_pl_06.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO N. 27/2025, AO PL 06/2025.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1052/parecer28_-_plc_03.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1052/parecer28_-_plc_03.pdf</t>
   </si>
   <si>
     <t>PARECER 28 - AO PLC Nº 003/2025.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1053/parecer_29_-_plc_06.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1053/parecer_29_-_plc_06.pdf</t>
   </si>
   <si>
     <t>PARECER 29 - AO PLC Nº 006/2025.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1054/parecer_30_-_pl_16.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1054/parecer_30_-_pl_16.pdf</t>
   </si>
   <si>
     <t>PARECER 30 - AO PL Nº 16/2025.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1055/parecer_31_-_pl_09.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1055/parecer_31_-_pl_09.pdf</t>
   </si>
   <si>
     <t>PARECER 31 - AO PL Nº 009/2025.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1056/parecer_32_-_pl_10.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1056/parecer_32_-_pl_10.pdf</t>
   </si>
   <si>
     <t>PARECER 32 - AO PL Nº 10/2025.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1057/parecer_33_-_pl_15.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1057/parecer_33_-_pl_15.pdf</t>
   </si>
   <si>
     <t>PARECER 33 - AO PL Nº 15/2025.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1058/parecer_34_-_pl_14.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1058/parecer_34_-_pl_14.pdf</t>
   </si>
   <si>
     <t>PARECER 34 - AO PL Nº 14/2025.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1090/parecer_plc_02_edisson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1090/parecer_plc_02_edisson.pdf</t>
   </si>
   <si>
     <t>PARECER AO PLC 02/2025</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1091/parecer_pl_15_jader.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1091/parecer_pl_15_jader.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 36 AO PL Nº 15/2025.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1092/parecer_37_pl_14..pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1092/parecer_37_pl_14..pdf</t>
   </si>
   <si>
     <t>PARECER Nº 37 AO PL Nº 14/2025.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1087/parecer_conjunto_pl18.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1087/parecer_conjunto_pl18.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto 38 ao PL 18/2025</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1088/parecer_conjunto_pl17.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1088/parecer_conjunto_pl17.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto nº 39 ao PL 17/2025.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1096/parecer_conjunto_pl23.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1096/parecer_conjunto_pl23.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO AO PROJETO DE LEI Nº 23/2025.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1115/parecer_conjunto_pl22.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1115/parecer_conjunto_pl22.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº 41 AO PL Nº 22/2025.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1116/parecer_agricultura_pl15.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1116/parecer_agricultura_pl15.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 42 AO PL Nº 15/2025.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1117/parecer_financas_pl21.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1117/parecer_financas_pl21.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 43 AO PL Nº 21/2025.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1118/parecer_financas_pl20.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1118/parecer_financas_pl20.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 44 AO PL Nº 20/2025.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1119/parecer_financas_pl19.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1119/parecer_financas_pl19.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 45 AO PL Nº 19/2025.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1120/parecer_financas_pl16.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1120/parecer_financas_pl16.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 46 AO PL Nº 16/2025.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1121/parecer_pl14_-_agricultura.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1121/parecer_pl14_-_agricultura.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 47 AO PL Nº 14/2025.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1122/parecer_plc_09_legislacao.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1122/parecer_plc_09_legislacao.pdf</t>
   </si>
   <si>
     <t>PARECER   Nº 48 AO PLC N º  009/2025.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1123/parecer_pl24_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1123/parecer_pl24_-_conjunto.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº 49 AO PL Nº 24/2025.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1127/pl_26_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1127/pl_26_-_conjunto.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº 50 PL 26/2025.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1128/pl_28_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1128/pl_28_-_conjunto.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº 51 AO PL 28/2025.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1140/parecer_pl_027_altair.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1140/parecer_pl_027_altair.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 52 AO PL Nº 27/2025.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1141/parecer_plc_10_-_jader.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1141/parecer_plc_10_-_jader.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 53 AO PLC Nº 10/2025.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1142/parecer_pl_31_jader.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1142/parecer_pl_31_jader.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 54 AO PL Nº 31/2025.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1143/parecer_pl_032_altair.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1143/parecer_pl_032_altair.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 55 AO PL Nº 32/2025.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1144/parecer_pl_033_altair.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1144/parecer_pl_033_altair.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 56 AO PL Nº 56/2025.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1145/parecer_plc_09_-_jader.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1145/parecer_plc_09_-_jader.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 57 AO PLC 009/2025.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1152/parecer_educacao_plc09.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1152/parecer_educacao_plc09.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 58 AO PLC Nº 009/2025.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1153/parecer_financas_plc10.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1153/parecer_financas_plc10.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 59, AO PLC Nº 10/2025.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1154/parecer_financas_pl31.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1154/parecer_financas_pl31.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 60, AO PL Nº 31/2025.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1155/parecer_financas_pl27.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1155/parecer_financas_pl27.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 61, AO PL Nº 27/2025.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1156/parecer_financas_pl33.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1156/parecer_financas_pl33.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 62, AO PL Nº 33/2025.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1157/parecer_financas_pl32.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1157/parecer_financas_pl32.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 63, AO PL Nº 32/2025.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1185/parecer_pl30_-_legislacao.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1185/parecer_pl30_-_legislacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 64 AO PL Nº 30/2025.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1186/parecer_plc13_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1186/parecer_plc13_-_conjunto.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº 65 AO PLC Nº 13/2025.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1187/parecer_pl32_-_educacao.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1187/parecer_pl32_-_educacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 66 AO PL Nº 32/2025.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1188/parecer_pl27_-_educacao.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1188/parecer_pl27_-_educacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 67 AO PL Nº 27/2025.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1189/parecer_pl31_-_educacao.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1189/parecer_pl31_-_educacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 68 AO PL Nº 31/2025.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1190/parecer_pl33_-_educacao.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1190/parecer_pl33_-_educacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 69 AO PL Nº 33/2025.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1191/parecer_pl30_-_educacao.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1191/parecer_pl30_-_educacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 70 AO PL Nº 30/2025.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1192/paracer_pl_29_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1192/paracer_pl_29_-_conjunto.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº 71 AO PL 29/2025.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1193/parecer_pl_34_-_legislacao.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1193/parecer_pl_34_-_legislacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 72 AO PL Nº 34/2025.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1194/parecer_pcp_-_financas.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1194/parecer_pcp_-_financas.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 73 AO PCP-TCE/SC (CONTAS DO MUNICÍPIO 2023)</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1195/voto_separado_pl34.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1195/voto_separado_pl34.pdf</t>
   </si>
   <si>
     <t>VOTO EM SEPARADO Nº 001/2025, de autoria do vereador Mauro César Michelon,  AO PL Nº 34/2025.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1201/parecer_pl_012_edificacoes.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1201/parecer_pl_012_edificacoes.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 75 AO PLC Nº 12/2025.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1202/parecer_plc15_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1202/parecer_plc15_-_conjunto.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 76/2025 AO PLC Nº 15/2025.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1203/parecer_pl35_-_legislacao.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1203/parecer_pl35_-_legislacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 77 AO PL Nº 35/2025.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1204/parecer_pdl02_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1204/parecer_pdl02_-_conjunto.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 78 AO PL Nº 35/2025.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1239/parecer_pl_036_altair.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1239/parecer_pl_036_altair.pdf</t>
   </si>
   <si>
     <t>PARECER 79 AO PL Nº  36/2025.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1240/parecer_plc_11_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1240/parecer_plc_11_mauro.pdf</t>
   </si>
   <si>
     <t>PARECER 80 AO PLC Nº 11/2025.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1241/parecer_plc_16_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1241/parecer_plc_16_mauro.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 81 AO PLC Nº 16/2025.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Altair Borges</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1334/parecer_125_-_pl_43_-_cpljr.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1334/parecer_125_-_pl_43_-_cpljr.pdf</t>
   </si>
   <si>
     <t>Parecer nº 125 da Comissão de Legislação, Justiça e Redação ao Projeto de Lei nº 43/2025.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1335/parecer_126_-_pl_44_-_cpljr.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1335/parecer_126_-_pl_44_-_cpljr.pdf</t>
   </si>
   <si>
     <t>Parecer nº 126 da Comissão de Legislação, Justiça e Redação, ao Projeto de Lei nº 44/2025.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/271/parecer_plc_01_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/271/parecer_plc_01_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 001/2024</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/272/parecer_plc_02_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/272/parecer_plc_02_-_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 002/2024</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/273/parecer_plc_03_edson__-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/273/parecer_plc_03_edson__-_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS E OBRAS, SERVIÇOS PÚBLICOS E URBANO._x000D_
 PARECER Nº 003/2024</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/276/parecer_pl_02_-_mauro_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/276/parecer_pl_02_-_mauro_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS E EDUCAÇÃO, CULTURA, SAÚDE E ASSISTÊNCIA_x000D_
 SOCIAL._x000D_
 PARECER CONJUNTO Nº 004/2024.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/277/parecer_pl_01_mauro_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/277/parecer_pl_01_mauro_-_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS E EDUCAÇÃO, SAÚDE, CULTURA, E ASSISTÊNCIA_x000D_
 SOCIAL._x000D_
 PARECER Nº 005/2024</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/278/parecer_plc_001.24silvian.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/278/parecer_plc_001.24silvian.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E CONTAS_x000D_
 PARECER nº 006/2024.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/279/parecer_plc_002.24_silvian.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/279/parecer_plc_002.24_silvian.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E CONTAS_x000D_
 PARECER Nº 007/2024.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/287/parecer_plc_005_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/287/parecer_plc_005_-_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 008/2024_x000D_
 Ao Projeto de Lei Complementar nº 005/2024_x000D_
  Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/288/parecer__plc_006.23_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/288/parecer__plc_006.23_-_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 009/2024_x000D_
 Ao Projeto de Lei Complementar nº 006/2024 _x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/289/parecer_pl__004.23_mauro_conj.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/289/parecer_pl__004.23_mauro_conj.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E OBRAS, SERVIÇOS PÚBLICOS E URBANO._x000D_
 PARECER Nº 010/2024_x000D_
 Ao Projeto de Lei n. 004/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/290/parecer_plc_001-_edson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/290/parecer_plc_001-_edson.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE OBRAS, SERVIÇOS PÚBLICOS E URBANO_x000D_
 PARECER nº 011/2024_x000D_
 Ao Projeto de Lei Complementar nº 001/2024_x000D_
 Relator: vereador Edson Ferrari</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/302/parecer_pl_006_-_mauro_conj.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/302/parecer_pl_006_-_mauro_conj.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E OBRAS, SERVIÇOS PÚBLICOS E URBANO._x000D_
 PARECER Nº 012/2024_x000D_
 Ao Projeto de Lei n. 006/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/303/parecer_plc_06_silvian.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/303/parecer_plc_06_silvian.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E CONTAS_x000D_
 PARECER nº 013/2024_x000D_
 Ao Projeto de Lei Complementar nº 006/2024_x000D_
 Relator: Vereador Silvian Hentz</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/304/parecer_plc_007_-_edson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/304/parecer_plc_007_-_edson.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 014/2024_x000D_
 Ao Projeto de Lei Complementar nº 007/2024 Relator: Vereador Edson Ferrari</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/305/parecer_pl_005_-_silvian_conj.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/305/parecer_pl_005_-_silvian_conj.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS ORÇAMENTO E CONTAS E OBRAS, SERVIÇOS PÚBLICOS E URBANO._x000D_
 PARECER Nº 015/2024_x000D_
 Ao Projeto de Lei nº 005/2024_x000D_
 Relator: Vereador Silvian Hentz</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/587/parecer_pl_07_-_mauro_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/587/parecer_pl_07_-_mauro_-_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS E OBRAS, SERVIÇOS PÚBLICOS E URBANO._x000D_
 PARECER Nº 016/2024_x000D_
 Ao Projeto de Lei n. 007/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/588/parecer_pl_009_-_conjunto_edson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/588/parecer_pl_009_-_conjunto_edson.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS E AGRICULTURA, MEIO AMBIENTE E CAUSA ANIMAL._x000D_
 PARECER Nº 017/2024_x000D_
 Ao Projeto de Lei n. 009/2024_x000D_
 Relator: Vereador Edson Ferrari</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/589/parecer_pl_10_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/589/parecer_pl_10_-_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 018/2024_x000D_
 Ao Projeto de Lei n. 010/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/659/parecer_pcp_tce_-_contas_2022_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/659/parecer_pcp_tce_-_contas_2022_-_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTOS E CONTAS._x000D_
 PARECER nº 019/2024_x000D_
 Ao Parecer Prévio PCP 23/00157602 do Tribunal de Contas de Santa Catarina_x000D_
 Assunto: Prestação de Contas do Prefeito referente ao exercício de 2022_x000D_
 Relator: Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/660/parecer_plc_10_-_ferrari_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/660/parecer_plc_10_-_ferrari_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS E OBRAS, SERVIÇOS PÚBLICOS E URBANO._x000D_
 PARECER Nº 020/2024_x000D_
 Ao Projeto de Lei Complementar nº 010/2024_x000D_
 Relator: Vereador Edson Ferrari</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/661/parecer_pl_011_-_mauro_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/661/parecer_pl_011_-_mauro_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E OBRAS, SERVIÇOS PÚBLICOS E URBANO._x000D_
 PARECER Nº 021/2024_x000D_
 Ao Projeto de Lei n. 011/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/675/parecer_pl_13.2024_-_mauro_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/675/parecer_pl_13.2024_-_mauro_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS E EDUCAÇÃO, CULTURA E ASSISTÊNCIA SOCIAL_x000D_
 PARECER Nº 022/2024._x000D_
 Ao Projeto de Lei nº 013/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/676/parecer_pl_14_-_mauro_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/676/parecer_pl_14_-_mauro_-_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS E EDUCAÇÃO, CULTURA ASSISTÊNCIA SOCIAL._x000D_
 PARECER Nº 023/2024_x000D_
 Ao Projeto de Lei nº 14/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/781/parecer_conjunto_-_emenda_ao_pl_11_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/781/parecer_conjunto_-_emenda_ao_pl_11_-_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, OBRAS_x000D_
 SERVIÇOS PÚBLICOS E URBANO._x000D_
 PARECER Nº 024/2023_x000D_
 À emenda modificativa nº 001/2024, ao Projeto de Lei nº 011/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/783/parecer_plc_11_ferrari_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/783/parecer_plc_11_ferrari_-_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, OBRAS SERVIÇOS PÚBLICOS E URBANO._x000D_
 _x000D_
 PARECER Nº 026 /2024_x000D_
 Ao Projeto de Lei Complementar nº 011/2024_x000D_
 Relator: Vereador Edson Ferrari</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/784/parecer_pl_15_._mauro_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/784/parecer_pl_15_._mauro_-_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS E EDUCAÇÃO, CULTURA, SAÚDE E ASSISTÊNCIA_x000D_
 SOCIAL_x000D_
 PARECER Nº 27/2024_x000D_
 Ao Projeto de Lei nº 015/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/802/parecer_plc_12_-_ferrari.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/802/parecer_plc_12_-_ferrari.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO_x000D_
 PARECER Nº 028/2024_x000D_
 Ao Projeto de Lei Complementar nº 012/2024_x000D_
 Relator: Vereador Edson Ferrari</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/803/parecer_pl_16_silvian.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/803/parecer_pl_16_silvian.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 029/2024_x000D_
 Ao Projeto de Lei nº 016/2024_x000D_
 Relator: Vereador Silvian Hentz</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/804/parecer_pl_010_renna.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/804/parecer_pl_010_renna.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E CONTAS._x000D_
 PARECER nº 030/2024_x000D_
 Ao Projeto de Lei nº 010/2024_x000D_
 Relator: Vereador Rennã Higor Fedrigo</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/821/parecer_pl_10_-_edson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/821/parecer_pl_10_-_edson.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE OBRAS, SERVIÇOS PÚBLICOS E URBANO_x000D_
 _x000D_
 PARECER Nº  031/2024_x000D_
 Ao Projeto de Lei nº 10/2024_x000D_
  Relator: vereador Edson Ferrari</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/822/parecer_pl_17_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/822/parecer_pl_17_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 032/2024_x000D_
 Ao Projeto de Lei nº 017/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/823/parecer_pl_16_-_adilio.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/823/parecer_pl_16_-_adilio.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE OBRAS, SERVIÇOS PÚBLICOS E URBANO._x000D_
 PARECER Nº 033/2024_x000D_
 Ao Projeto de Lei n. 016/2024_x000D_
 Relator: Vereador Adílio Carubin</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/824/parecer_plc_12_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/824/parecer_plc_12_-_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E CONTAS._x000D_
 PARECER Nº 034/2024_x000D_
 Ao Projeto de Lei Complementar nº 012/2024 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/825/parecer_plc_11_ferrari_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/825/parecer_plc_11_ferrari_-_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E OBRAS, SERVIÇOS PÚBLICOS E URBANO._x000D_
 PARECER Nº 035/2024_x000D_
 Ao Projeto de Lei Complementar nº 011/2024_x000D_
 Relator: Vereador Edson Ferrari</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/870/parecer_pl_20_-_edson_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/870/parecer_pl_20_-_edson_-_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS, EDUCAÇÃO, CULTURA, SAÚDE E ASSISTÊNCIA SOCIAL E OBRAS, SERVIÇOS PÚBLICOS E URBANO._x000D_
 PARECER Nº 036/2024_x000D_
 Ao Projeto de Lei nº 20/2024_x000D_
 Relator: Vereador Edson Ferrari</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/871/parecer_pl_22_mauro_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/871/parecer_pl_22_mauro_-_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E FINANÇAS, ORÇAMENTO E CONTAS._x000D_
 PARECER Nº 037/2024_x000D_
 Ao Projeto de Lei nº 022/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/872/parecer_pl_17_-_renna.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/872/parecer_pl_17_-_renna.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E CONTAS._x000D_
 PARECER nº 038/2024_x000D_
 Ao Projeto de Lei nº 017/2024_x000D_
 Relator: Vereador Rennã Higor Fedrigo</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/873/parecer_pl_23_-_mauro_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/873/parecer_pl_23_-_mauro_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E FINANÇAS, ORÇAMENTO E CONTAS._x000D_
 PARECER Nº 039/2024_x000D_
 Ao Projeto de Lei nº 023/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>CLJ - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/877/parecer_pl_19_-_mauro_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/877/parecer_pl_19_-_mauro_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS,_x000D_
 ORÇAMENTO E CONTAS, OBRAS, SERVIÇOS PÚBLICOS E URBANO._x000D_
 PARECER Nº 040/2024_x000D_
 Ao Projeto de Lei nº 019/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>CEC - Comissão de Educação, Cultura, Saúde e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/878/parecer_pl_17_-_adilson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/878/parecer_pl_17_-_adilson.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE EDUCAÇÃO, CULTURA, SAÚDE E ASSISTÊNCIA SOCIAL._x000D_
 PARECER Nº 41/2024_x000D_
 Ao Projeto de Lei nº 17/2024_x000D_
 Relator: vereador Adilson Sperança</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/879/parecer_plc_12_-_renna.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/879/parecer_plc_12_-_renna.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE EDUCAÇÃO, CULTURA, SAÚDE E ASSISTÊNCIA SOCIAL._x000D_
 PARECER Nº 42/2024_x000D_
 Ao Projeto de Lei Complementar nº 012/2024 Relator: Vereador Rennã Higor Fedrigo</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/885/parecer_pl_24_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/885/parecer_pl_24_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE  DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO_x000D_
 _x000D_
 _x000D_
 PARECER Nº 043/2024_x000D_
 Ao Projeto de Lei nº 024/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/891/parecer_pl_24_-_renna_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/891/parecer_pl_24_-_renna_-_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE FINANÇAS, ORÇAMENTO E CONTAS E EDUCAÇÃO, CULTURA, SAÚDE E ASSISTÊNCIA SOCIAL._x000D_
 PARECER nº 44/2024_x000D_
 Ao Projeto de Lei nº 024/2024_x000D_
 Relator: Vereador Rennã Higor Fedrigo</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/892/parecer_pl_25_-_mauro_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/892/parecer_pl_25_-_mauro_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS,_x000D_
 ORÇAMENTO E CONTAS, E EDUCAÇÃO, CULTURA, SAUDE E ASSISTÊNCIA_x000D_
 SOCIAL._x000D_
 PARECER Nº 45/2024_x000D_
 Ao Projeto de Lei nº 025/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/893/parecer_plc_14_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/893/parecer_plc_14_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 046/2024_x000D_
 Ao Projeto de Lei Complementar nº 014/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/894/parecer_emenda_aditiva_pl_25.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/894/parecer_emenda_aditiva_pl_25.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS,_x000D_
 ORÇAMENTO E CONTAS, E EDUCAÇÃO, CULTURA, SAUDE E ASSISTÊNCIA_x000D_
 SOCIAL._x000D_
 PARECER Nº 47/2024_x000D_
 À emenda aditiva nº002/2024, ao Projeto de Lei n° 25/2024_x000D_
 Relator: Vereador Edson Ferrari</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/903/parecer_pl_26_-_silvian_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/903/parecer_pl_26_-_silvian_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS, E EDUCAÇÃO, CULTURA, SAUDE E ASSISTÊNCIA_x000D_
 SOCIAL._x000D_
 PARECER Nº 48/2024_x000D_
 Ao Projeto de Lei nº 026/2024_x000D_
 Relator: Vereador Silvian Hentz</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/904/parecer_plc_14_-_silvian_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/904/parecer_plc_14_-_silvian_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE FINANÇAS, ORÇAMENTO E CONTAS, OBRAS, SER-VIÇOS PÚBLICOS E URBANO E AGRICULTURA, MEIO AMBIENTE E CAUSA ANIMAL._x000D_
 PARECER nº014/2024_x000D_
 Ao Projeto de Lei Complementar nº 014/2024_x000D_
 Relator: Vereador Silvian Hentz</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/912/parecer_pl_27_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/912/parecer_pl_27_-_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO_x000D_
 PARECER Nº 50/2024_x000D_
 Ao Projeto de Lei nº 027/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/913/parecer_pl_28_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/913/parecer_pl_28_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO_x000D_
 PARECER Nº 51/2024_x000D_
 Ao Projeto de Lei nº 028/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/914/parecer_pl_29_mauro_-.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/914/parecer_pl_29_mauro_-.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO_x000D_
 PARECER Nº 52/2024_x000D_
 Ao Projeto de Lei nº 029/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/915/parecer_pl_30_-_edson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/915/parecer_pl_30_-_edson.pdf</t>
   </si>
   <si>
     <t>Atribui nova denominação a imóvel integrante do patrimônio municipal, localizado no distrito de Frederico Wastner.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças, Orçamento e Contas</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/916/parecer_pl_28_silvian.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/916/parecer_pl_28_silvian.pdf</t>
   </si>
   <si>
     <t>Cria os componentes municipais do Sistema Nacional de Segurança Alimentar, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional, e dá outras providências</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/917/parecer_projl_27_renna.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/917/parecer_projl_27_renna.pdf</t>
   </si>
   <si>
     <t>Declarar de Utilidade Pública a Associação São Lourenço Futebol Clube</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/918/parecer_projl_29_renna.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/918/parecer_projl_29_renna.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Segurança Alimentar e Nutricional (COMSEA) de São Lourenço do Oeste/SC, integrando-o ao Sistema Nacional de Segurança Alimentar e Nutricional (SISAN).</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/927/parecer_pl_31_-_mauro_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/927/parecer_pl_31_-_mauro_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS,_x000D_
 ORÇAMENTO E CONTAS E OBRAS, SERVIÇOS PÚBLICOS E URBANO_x000D_
 PARECER Nº 057/2024_x000D_
 Ao Projeto de Lei nº 031/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/925/parecer_pl_30_-_adilio.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/925/parecer_pl_30_-_adilio.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE OBRAS, SERVIÇOS PÚBLICOS E URBANO._x000D_
 PARECER Nº 058/2024_x000D_
 Ao Projeto de Lei n. 030/2024_x000D_
 Relator: Vereador Adílio Carubin</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/926/parecer_pl_28_adilson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/926/parecer_pl_28_adilson.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE EDUCAÇÃO, CULTURA, SAÚDE E ASSISTÊNCIA SOCIAL._x000D_
 PARECER Nº 059/2024_x000D_
 Ao Projeto de Lei nº 28/2024_x000D_
 Relator: vereador Adilson Sperança</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/936/parecer_pl_33_edson_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/936/parecer_pl_33_edson_-_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E OBRAS, SERVIÇOS PÚBLICOS E URBANO._x000D_
 PARECER Nº 60/2024_x000D_
 Ao Projeto de Lei nº 33/2024_x000D_
 Relator: Vereador Edson Ferrari</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/937/parecer_pl_34_edson_-_conjunto_-.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/937/parecer_pl_34_edson_-_conjunto_-.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E OBRAS, SERVIÇOS PÚBLICOS E URBANO._x000D_
 PARECER Nº 61/2024_x000D_
 Ao Projeto de Lei nº 34/2024_x000D_
 Relator: Vereador Edson Ferrari</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/943/parecer_pl_35_mauro_-_ldo.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/943/parecer_pl_35_mauro_-_ldo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E CONTAS._x000D_
 PARECER Nº 62/2024_x000D_
 Ao Projeto de Lei nº 035/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/944/parecer_plc_15_-_edson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/944/parecer_plc_15_-_edson.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 63/2024_x000D_
 Ao Projeto de Lei Complementar nº 015/2024_x000D_
 Relator: Vereador Edson Ferrari</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/953/parecer_plc_16_-_silvian_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/953/parecer_plc_16_-_silvian_conjunto.pdf</t>
   </si>
   <si>
     <t>PARECER 64 AO PLC 16/2024. (CONJUNTO)</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/954/parecer_plc_15_speranca.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/954/parecer_plc_15_speranca.pdf</t>
   </si>
   <si>
     <t>PARECER 65 AO PLC 15/2024.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/955/parecer_pl_39_mauro_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/955/parecer_pl_39_mauro_conjunto.pdf</t>
   </si>
   <si>
     <t>PARECER 66 AO PL 39/2024 (CONJUNTO).</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/956/parecer_pl_37_-_mauro_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/956/parecer_pl_37_-_mauro_conjunto.pdf</t>
   </si>
   <si>
     <t>PARECER 67 AO PL 37/2024 (CONJUNTO).</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/957/parecer_pl_38_-_silvian.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/957/parecer_pl_38_-_silvian.pdf</t>
   </si>
   <si>
     <t>PARECER 68/2024 AO PL 38/2024.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/962/parecer_plc_17_-_conjunto_edson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/962/parecer_plc_17_-_conjunto_edson.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS E OBRAS, SERVIÇOS PÚBLICOS E URBANO_x000D_
 PARECER Nº 69/2024_x000D_
 Ao Projeto de Lei Complementar nº 017/2024</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/963/parecer_pl_41__-_edson_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/963/parecer_pl_41__-_edson_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS E EDUCAÇÃO, SAÚDE, CULTURA E ASSISTÊNCIA SOCIAL_x000D_
 PARECER Nº 70/2024_x000D_
 Ao Projeto de Lei nº 41/2024_x000D_
 Relator: Vereador Edson Ferrari</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/964/parecer_pl_40_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/964/parecer_pl_40_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E CONTAS._x000D_
 PARECER Nº 71/2024_x000D_
 Ao Projeto de Lei nº 040/2024_x000D_
 Relator: Vereador Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/965/parecer_pl_42_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/965/parecer_pl_42_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS E EDUCAÇÃO, CULTURA, SAÚDE E ASSISTÊNCIA SOCIAL._x000D_
 PARECER Nº 72/2024</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/966/parecer_pl_43_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/966/parecer_pl_43_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E EDUCAÇÃO, CULTURA, SAÚDE E ASSISTÊNCIA SOCIAL._x000D_
 PARECER Nº 73/2024</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/664/parecer_pcp_tce_-_contas_2022_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/664/parecer_pcp_tce_-_contas_2022_-_mauro.pdf</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Parecer nº 152/2023 ao Projeto de Lei nº 79/2023</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Silvian Requiel Hentz</t>
   </si>
   <si>
     <t>Parecer nº 115/2023 ao Projeto de Lei nº 48/2023, pela Comissão Permanente de Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/48/parecer_pl_56_-_edson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/48/parecer_pl_56_-_edson.pdf</t>
   </si>
   <si>
     <t>Parecer nº 116, ao PL 56/2023 - Comissão Permanente de Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/71/parecer_plc_17_edson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/71/parecer_plc_17_edson.pdf</t>
   </si>
   <si>
     <t>Parecer n. 117, ao PLC 17/2023 - Comissão de Legislação Justiça e Redação.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Mauro Cesar Michelon</t>
   </si>
   <si>
     <t>Parecer nº 118/2023 ao Projeto de Lei nº 48/2023, pela Comissão Permanente de Finanças, Orçamento e Contas.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/49/parecer_pl_56_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/49/parecer_pl_56_mauro.pdf</t>
   </si>
   <si>
     <t>Parecer nº 121, ao PL 56/2023 - Comissão de Finanças, Orçamento e Contas.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Edson Ferrari</t>
   </si>
   <si>
     <t>Parecer nº 122/2023 ao Projeto de Decreto Legislativo nº 2/2023, em conjunto pelas comissões permanentes de Legislação, Justiça e Redação e Educação, Cultura, Saúde, Assistência Social e Causa Animal.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/47/parecer_pl_61_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/47/parecer_pl_61_mauro.pdf</t>
   </si>
   <si>
     <t>Parecer nº 123 ao PL 61/2023 - Comissão Permanente de Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Parecer nº 124/2023 ao Projeto de Lei nº 62/2023, pela Comissão Permanente de Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/45/parecer_pl_64_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/45/parecer_pl_64_mauro.pdf</t>
   </si>
   <si>
     <t>Parecer ao PL 64 - Comissão de Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/72/parecer_plc_17_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/72/parecer_plc_17_mauro.pdf</t>
   </si>
   <si>
     <t>Parecer n. 127, ao PLC 17/2023 - Comissão de Finanças, Orçamento e Contas.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Parecer nº 128/2023 ao Projeto de Lei nº 63/2023, pela Comissão Permanente de Finanças, Orçamento e Contas.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Parecer nº 130/2023 ao Projeto de Lei nº 65/2023, pela Comissão Permanente de Finanças, Orçamento e Contas.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Adilson Sperança</t>
   </si>
   <si>
     <t>Parecer nº 131/2023 ao Projeto de Lei nº 48/2023, pela Comissão Permanente de Educação, Cultura, Saúde, Assistência Social e Causa Animal.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/44/parecer_pl_64_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/44/parecer_pl_64_mauro.pdf</t>
   </si>
   <si>
     <t>PARECER  Nº 125/2023, ao Projeto de Lei nº 064/2023 exarado pela COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Parecer ao PL 64/2023 - Comissão de Finanças, Orçamento e Contas.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/50/parecer_pl_56_adilio.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/50/parecer_pl_56_adilio.pdf</t>
   </si>
   <si>
     <t>Parecer nº 132, ao PL 56/2023 - Comissão de Obras, Serviços Públicos e Urbano.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/73/parecer_pl_56_marlice.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/73/parecer_pl_56_marlice.pdf</t>
   </si>
   <si>
     <t>Parecer n. 135 ao PL nº 56/2023 - COMISSÃO DE EDUCAÇÃO, CULTURA, SAUDE, ASSISTÊNCIA SOCIAL E CAUSA ANIMAL.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/74/parecer_pl_64_adilson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/74/parecer_pl_64_adilson.pdf</t>
   </si>
   <si>
     <t>PARECER N. 136 AO PL 64/2023 - COMISSÃO PERMANENTE DE OBRAS, SERVIÇOS PUBLICOS E URBANO.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/75/parecer_pl_61_marlice_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/75/parecer_pl_61_marlice_-_conjunto.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO N. 134 AO PL N. 61/2023 - COMISSÕES PERMANENTES DE FINANÇAS, ORÇAMENTO E CONTAS E AGRICULTURA E MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/97/parecer_silvian_substitutivo_conj.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/97/parecer_silvian_substitutivo_conj.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto nº 138 - Ao substitutivo do PL 52/2023 - COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO; FINANÇAS ORÇAMENTO E CONTAS E OBRAS E SERVIÇOS PÚBLICOS E URBANO.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/98/parecer_pl_67_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/98/parecer_pl_67_mauro.pdf</t>
   </si>
   <si>
     <t>Parecer nº 139 ao PL 67/2023 - COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/99/parecer_plc_17_adilio.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/99/parecer_plc_17_adilio.pdf</t>
   </si>
   <si>
     <t>Parecer nº 137 ao PLC n° 17/2023 - COMISSÃO DE OBRAS, SERVIÇOS PÚBLICOS E URBANO.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/102/parecer_pl-52_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/102/parecer_pl-52_mauro.pdf</t>
   </si>
   <si>
     <t>Parecer nº 113/2023, ao PL 52/2023 - Comissão Permanente de Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/103/parecer_pl_52_marlice.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/103/parecer_pl_52_marlice.pdf</t>
   </si>
   <si>
     <t>Parecer n °119/2023 ao PL 52/2023- Comissão Permanente de Finanças, Orçamento e Contas.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/111/parecer_pl_71_-_silvian_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/111/parecer_pl_71_-_silvian_conjunto.pdf</t>
   </si>
   <si>
     <t>Parecer nº 141/2023 - Comissões permanentes de  LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E FINANÇAS, ORÇAMENTO E CONTAS E OBRAS, SERVIÇOS PÚBLICOS E URBANO</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/112/parecer_pl_72_-_edson__conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/112/parecer_pl_72_-_edson__conjunto.pdf</t>
   </si>
   <si>
     <t>Parecer nº 144/2023 - COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E FINANÇAS, ORÇAMENTO E CONTAS, OBRAS, SERVIÇOS PÚBLICOS E URBANO E EDUCAÇÃO, CULTURA, SAÚDE, ASSISTÊNCIA SOCIAL E CAUSA ANIMAL.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/113/parecer_pl_73_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/113/parecer_pl_73_mauro.pdf</t>
   </si>
   <si>
     <t>Parecer nº 145/2023 - Comissão Permanente de Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/114/parecer_pl_69_edson_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/114/parecer_pl_69_edson_-_conjunto.pdf</t>
   </si>
   <si>
     <t>Parecer nº 143/2023 - COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E FINANÇAS, ORÇAMENTO E CONTAS E EDUCAÇÃO, CULTURA, SAÚDE, ASSISTÊNCIA SOCIAL E CAUSA ANIMAL.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/115/parecer_pl_67_-_marlice.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/115/parecer_pl_67_-_marlice.pdf</t>
   </si>
   <si>
     <t>Parecer nº 140/2023 - Comissão de Finanças, Orçamento e Contas.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/116/parecer_pl_70_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/116/parecer_pl_70_mauro.pdf</t>
   </si>
   <si>
     <t>Parecer nº 142/2023- Comissão Permanente de Finanças, Orçamento e Contas.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/126/parecer_pl_73_marlice_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/126/parecer_pl_73_marlice_conjunto.pdf</t>
   </si>
   <si>
     <t>Parecer n. 150 - conjunto ao PL 73/2023 - Comissões Permanentes de Finanças, Orçamento e Contas e Educação, Cultura, Saúde, Assistência Social e Causa Animal</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/127/parecer_pl_67_adilio.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/127/parecer_pl_67_adilio.pdf</t>
   </si>
   <si>
     <t>Parecer nº 151 - Comissão Permanente de Obras, Serviços Públicos e Urbano.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/128/parecer_pl_74_edson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/128/parecer_pl_74_edson.pdf</t>
   </si>
   <si>
     <t>Parecer nº 148 - Comissão Permanente de Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/129/parecer_pl_75_edson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/129/parecer_pl_75_edson.pdf</t>
   </si>
   <si>
     <t>Parecer n° 146 - Comissão Permanente de Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/130/parecer_pl_76_edson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/130/parecer_pl_76_edson.pdf</t>
   </si>
   <si>
     <t>Parecer nº 147 - Comissão de Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/131/parecer_pl_79_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/131/parecer_pl_79_mauro.pdf</t>
   </si>
   <si>
     <t>Parecer n° 150 - Comissão Permanente de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/141/parecer_pl_80_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/141/parecer_pl_80_mauro.pdf</t>
   </si>
   <si>
     <t>Parecer n. 156/23 - Comissão Permanente de Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/142/parecer__pl_74_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/142/parecer__pl_74_mauro.pdf</t>
   </si>
   <si>
     <t>Parecer n. 153/2023 - Comissão Permanente de Finanças, Orçamento e Contas.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/143/parecer_plc_19_edson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/143/parecer_plc_19_edson.pdf</t>
   </si>
   <si>
     <t>Parecer n. 155/2023 - Comissão Permanente de Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/150/parecer_pl_58_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/150/parecer_pl_58_mauro.pdf</t>
   </si>
   <si>
     <t>Parecer nº 169/2023 - COMISSÕES PERMANENTES DE: LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS; OBRAS, SERVIÇOS PÚBLICOS E URBANO, EDUCAÇÃO, CULTURA, SAÚDE, ASSISTÊNCIA SOCIAL E CAUSA ANIMAL E AGRICULTURA E MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/152/parecer_pl_78_-_ldo_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/152/parecer_pl_78_-_ldo_-_mauro.pdf</t>
   </si>
   <si>
     <t>Parecer nº 164/2023 - Comissão Permanente de Finanças, Orçamento e Contas.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/155/parecer_plc_18_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/155/parecer_plc_18_-_mauro.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 161/2023 - COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS E OBRAS, SERVIÇOS PÚBLICOS E URBANO.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/154/parecer_pl_74_adilson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/154/parecer_pl_74_adilson.pdf</t>
   </si>
   <si>
     <t>Parecer n. 163/2023 - COMISSÃO PERMANENTE DE OBRAS, SERVIÇOS PÚBLICOS E URBANO.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/156/parecer_pl_75_adilson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/156/parecer_pl_75_adilson.pdf</t>
   </si>
   <si>
     <t>Parecer nº 165/2023 - COMISSÃO PERMANENTE DE OBRAS, SERVIÇOS PÚBLICOS E URBANO.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/157/parecer_pl_76_adilio.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/157/parecer_pl_76_adilio.pdf</t>
   </si>
   <si>
     <t>Parecer nº 166/2023 - COMISSÃO PERMANENTE DE OBRAS, SERVIÇOS PÚBLICOS E URBANO.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/158/parecer_conjunto_emenda_pl_76.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/158/parecer_conjunto_emenda_pl_76.pdf</t>
   </si>
   <si>
     <t>Parecer à emenda modificativa n. 01/2023 ao PL nº 76/2023 - COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, OBRAS_x000D_
 SERVIÇOS PÚBLICOS E URBANO.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/153/parecer_pl_82_-_edson_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/153/parecer_pl_82_-_edson_-_conjunto.pdf</t>
   </si>
   <si>
     <t>Parecer nº  168/2023 - COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS E EDUCAÇÃO, CULTURA, SAÚDE, ASSISTÊNCIA SOCIAL E CAUSA ANIMAL.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/165/parecer_pl_58_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/165/parecer_pl_58_mauro.pdf</t>
   </si>
   <si>
     <t>Parecer nº 169/2023 _x000D_
 COMISSÕES PERMANENTES DE: LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS; OBRAS, SERVIÇOS PÚBLICOS E URBANO, EDUCAÇÃO, CULTURA, SAÚDE, ASSISTÊNCIA SOCIAL E CAUSA ANIMAL E AGRICULTURA E MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/175/parecer_plc_21_edson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/175/parecer_plc_21_edson.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 170/2023.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/173/parecer_pl_84_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/173/parecer_pl_84_mauro.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 171/2023 - COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/176/parecer_pl_86_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/176/parecer_pl_86_mauro.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 172/2023 - COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E CONTAS.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/172/parecer_pl_83_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/172/parecer_pl_83_mauro.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 173/2023-  COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/174/parecer_pl_85_mauro_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/174/parecer_pl_85_mauro_-_conjunto.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 174/2023 - COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E FINANÇAS, ORÇAMENTO E CONTAS</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/177/parecer_pl_87_marlice.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/177/parecer_pl_87_marlice.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 175/2023 - COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E CONTAS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/179/parecer_pl89-_silvian.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/179/parecer_pl89-_silvian.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 176/2023.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/180/parecer_pl_88_silvian_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/180/parecer_pl_88_silvian_-_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E EDUCAÇÃO, CULTURA, SAÚDE, ASSISTÊNCIA SOCIAL E CAUSA ANIMAL._x000D_
 PARECER Nº 177/2023</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/181/parecer_pl_90_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/181/parecer_pl_90_-_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E CONTAS_x000D_
 PARECER Nº 178/2023.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/182/parecer_plc_21_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/182/parecer_plc_21_-_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E CONTAS_x000D_
 PARECER Nº 179/2023.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/183/parecer_plc_22_-_silvian.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/183/parecer_plc_22_-_silvian.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 180/2023.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/184/parecer_pl_83_marlice.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/184/parecer_pl_83_marlice.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E CONTAS._x000D_
 PARECER Nº 181/2023.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/185/parecer_pl_84_marlice.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/185/parecer_pl_84_marlice.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E CONTAS._x000D_
 PARECER Nº 182/2023.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/186/parecer_pl_80_jose.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/186/parecer_pl_80_jose.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE EDUCAÇÃO, CULTURA, SAÚDE, ASSISTÊNCIA SOCIAL E CAUSA ANIMAL._x000D_
 PARECER Nº 183/2023.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/190/parecer_pr_08_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/190/parecer_pr_08_-_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO_x000D_
 Parecer nº 184/2023.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/191/parecer_plc_22_marlice_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/191/parecer_plc_22_marlice_-_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE FINANÇAS, ORÇAMENTO E CONTAS E EDUCAÇÃO, CULTURA, SAÚDE, ASSITÊNCIA SOCIAL E CAUSA ANIMAL._x000D_
 PARECER Nº 185/2023.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/192/parecer_pl_89_-_marlice_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/192/parecer_pl_89_-_marlice_-_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE FINANÇAS, ORÇAMENTO E CONTAS E EDUCAÇÃO, CULTURA, SAÚDE, ASSITÊNCIA SOCIAL E CAUSA ANIMAL._x000D_
 PARECER Nº 186/2023.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/193/parecer_plc_19_adilson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/193/parecer_plc_19_adilson.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE EDUCAÇÃO, CULTURA, SAÚDE, ASSISTÊNCIA SOCIAL E CAUSA ANIMAL._x000D_
 PARECER Nº 187/2023.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/197/parecer_pl_91_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/197/parecer_pl_91_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E CONTAS._x000D_
 PARECER Nº 188/2023.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/203/parecer_pl_94_-_mauro_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/203/parecer_pl_94_-_mauro_-_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE: LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS._x000D_
 _x000D_
 _x000D_
 PARECER Nº 189/2023</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/204/parecer_pl_93.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/204/parecer_pl_93.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E CONTAS_x000D_
 PARECER Nº 191/2023</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/213/parecer_plc_23_edson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/213/parecer_plc_23_edson.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 192/2023.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/214/parecer_pl_98__-_mauro_conj.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/214/parecer_pl_98__-_mauro_conj.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANCAS,ORÇAMENTO E CONTAS E EDUCAÇÃO, CULTURA E ASSISTÊNCIA SOCIAL._x000D_
 PARECER Nº 193/2023</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/215/parecer_pl_96_-_mauro_-_conj.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/215/parecer_pl_96_-_mauro_-_conj.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS._x000D_
 PARECER Nº 194/2023</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/216/parecer_plc_24_-_silvian_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/216/parecer_plc_24_-_silvian_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS E OBRAS, SERVIÇOS PÚBLICOS E URBANO._x000D_
 PARECER Nº 195/2023</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/217/parecer_pl_97_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/217/parecer_pl_97_-_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E CONTAS_x000D_
 PARECER Nº 196/2023</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/218/parecer_pl_99_-_mauro_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/218/parecer_pl_99_-_mauro_-_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS E EDUCAÇÃO, CULTURA ASSISTÊNCIA SOCIAL._x000D_
 PARECER Nº 1972023</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/233/parecer_pl_100_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/233/parecer_pl_100_-_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 203/2023.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/234/parecer_pl_102_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/234/parecer_pl_102_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 204/2023.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/235/parecer_plc_26_-_silvian.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/235/parecer_plc_26_-_silvian.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 205/2023</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/236/parecer_pl_105_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/236/parecer_pl_105_-_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS E OBRAS, SERVIÇOS PÚBLICOS E URBANO._x000D_
 PARECER Nº 206/2023.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/237/parecer_pl_104_-_mauro_conj.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/237/parecer_pl_104_-_mauro_conj.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS, OBRAS, SERVIÇOS PÚBLICOS E URBANO E EDUCAÇÃO, CULTURA, SAÚDE, ASSISTÊNCIA SOCIAL E CAUSA ANIMAL._x000D_
 PARECER Nº 207/2023.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/238/parecer_pl_103_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/238/parecer_pl_103_-_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E CONTAS._x000D_
 PARECER Nº 208/2023</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/239/parecer_plc_23_-_jose.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/239/parecer_plc_23_-_jose.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE EDUCAÇÃO, CULTURA, SAÚDE, ASSISTÊNCIA SOCIAL E CAUSA ANIMAL._x000D_
 PARECER Nº 209/2023</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/240/parecer_plc_25_adilson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/240/parecer_plc_25_adilson.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE EDUCAÇÃO, CULTURA, SAÚDE, ASSISTÊNCIA SOCIAL E CAUSA ANIMAL._x000D_
 PARECER Nº 210/2023.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/243/parecer_plc_27_edson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/243/parecer_plc_27_edson.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E FINANÇAS, ORÇAMENTO E CONTAS._x000D_
 PARECER Nº 211/2023</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/244/parecer_plc_26_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/244/parecer_plc_26_-_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE FINANÇAS, ORÇAMENTO E CONTAS._x000D_
 PARECER Nº 212/2023</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/245/parecer_pl_107_-_mauro_conj.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/245/parecer_pl_107_-_mauro_conj.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS, OBRAS, SERVIÇOS PÚBLICOS E URBANO_x000D_
 PARECER Nº 213/2023.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/246/parecer_pl_102_-_marlice.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/246/parecer_pl_102_-_marlice.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE FINANÇAS, ORÇAMENTO E CONTAS E AGRICULTURA E MEIO AMBIENTE._x000D_
 PARECER Nº 214/2023</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/247/parecer_pl_106_-_mauro_conj.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/247/parecer_pl_106_-_mauro_conj.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E AGRICULTURA E MEIO AMBIENTE._x000D_
 PARECER Nº 215/2023.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/248/parecer_pl_100_-_silvian_-_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/248/parecer_pl_100_-_silvian_-_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE FINANÇAS, ORÇAMENTO E CONTAS E OBRAS, SERVIÇOS PÚBLICOS E URBANO._x000D_
 PARECER Nº 216/2023</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/249/parecer_plc_28_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/249/parecer_plc_28_-_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO._x000D_
 PARECER Nº 217/2023.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/251/parece_plc_26_-_marlice.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/251/parece_plc_26_-_marlice.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PERMANENTE DE EDUCAÇÃO, CULTURA, SAÚDE, ASSISTÊNCIA SOCIAL E CAUSA ANIMAL._x000D_
 _x000D_
 PARECER Nº 218/2023</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/252/parecer_plc_29_edson_conjunto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/252/parecer_plc_29_edson_conjunto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES  DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO,  FINANÇAS, ORÇAMENTO E CONTAS E OBRAS, SERVIÇOS PÚBLICOS E URBANO._x000D_
 _x000D_
 _x000D_
 PARECER Nº 219/2023</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/257/parecer_pl_109_-_edson_con_junto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/257/parecer_pl_109_-_edson_con_junto.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS E EDUCAÇÃO, CULTURA, SAÚDE, ASSISTÊNCIA SOCIAL E CAUSA ANIMAL._x000D_
 PARECER Nº 220/2023.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/188/parecer_pl_58_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/188/parecer_pl_58_mauro.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DE: LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, FINANÇAS, ORÇAMENTO E CONTAS; OBRAS, SERVIÇOS PÚBLICOS E URBANO, EDUCAÇÃO, CULTURA, SAÚDE, ASSISTÊNCIA SOCIAL E CAUSA ANIMAL E AGRICULTURA E MEIO AMBIENTE._x000D_
 PARECER Nº 169/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -3237,67 +3237,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/991/parecer_pl_01_jader.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/992/parecer_pl_003_altair.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/993/parecer_pl_04_-_altair.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/994/parecer_pl_05_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/995/parecer_pl_08_-_jader.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1006/parecer_conjunto_plc_07_-altair.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1019/parecer_legislacao_plc_03.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1020/parecer_legislacao_plc_06.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1021/parecer_legislacao_pl_01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1022/parecer_legislacao_pl_04.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1023/parecer_legislacao_pl_03.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1024/parecer_legislacao_pl_05.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1025/parecer_n.13_ao_pl07.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1026/parecer_legislacao_pl_08.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1027/parecer_legislacao_plc_04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1028/parecer_legislacao_plc_05.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1029/parecer_n._17_ao_plc_05.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1030/parecer_n._18_ao_plc04.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1032/parecer_19_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1033/parecer_20_conj_ljrcfo_e_ecsas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1034/parecer_21_plc_03_cfo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1035/parecer_22_-_ecsas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1037/parecer__23_-_ljr.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1038/parecer_24_-_ljr.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1039/parecer_25_-_lrjr.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1047/parecer_pl13_conjunto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1048/parecer_27_conj_ao_pl_06.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1052/parecer28_-_plc_03.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1053/parecer_29_-_plc_06.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1054/parecer_30_-_pl_16.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1055/parecer_31_-_pl_09.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1056/parecer_32_-_pl_10.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1057/parecer_33_-_pl_15.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1058/parecer_34_-_pl_14.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1090/parecer_plc_02_edisson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1091/parecer_pl_15_jader.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1092/parecer_37_pl_14..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1087/parecer_conjunto_pl18.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1088/parecer_conjunto_pl17.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1096/parecer_conjunto_pl23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1115/parecer_conjunto_pl22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1116/parecer_agricultura_pl15.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1117/parecer_financas_pl21.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1118/parecer_financas_pl20.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1119/parecer_financas_pl19.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1120/parecer_financas_pl16.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1121/parecer_pl14_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1122/parecer_plc_09_legislacao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1123/parecer_pl24_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1127/pl_26_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1128/pl_28_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1140/parecer_pl_027_altair.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1141/parecer_plc_10_-_jader.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1142/parecer_pl_31_jader.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1143/parecer_pl_032_altair.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1144/parecer_pl_033_altair.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1145/parecer_plc_09_-_jader.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1152/parecer_educacao_plc09.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1153/parecer_financas_plc10.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1154/parecer_financas_pl31.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1155/parecer_financas_pl27.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1156/parecer_financas_pl33.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1157/parecer_financas_pl32.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1185/parecer_pl30_-_legislacao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1186/parecer_plc13_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1187/parecer_pl32_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1188/parecer_pl27_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1189/parecer_pl31_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1190/parecer_pl33_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1191/parecer_pl30_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1192/paracer_pl_29_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1193/parecer_pl_34_-_legislacao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1194/parecer_pcp_-_financas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1195/voto_separado_pl34.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1201/parecer_pl_012_edificacoes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1202/parecer_plc15_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1203/parecer_pl35_-_legislacao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1204/parecer_pdl02_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1239/parecer_pl_036_altair.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1240/parecer_plc_11_mauro.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1241/parecer_plc_16_mauro.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1334/parecer_125_-_pl_43_-_cpljr.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1335/parecer_126_-_pl_44_-_cpljr.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/271/parecer_plc_01_mauro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/272/parecer_plc_02_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/273/parecer_plc_03_edson__-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/276/parecer_pl_02_-_mauro_conjunto.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/277/parecer_pl_01_mauro_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/278/parecer_plc_001.24silvian.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/279/parecer_plc_002.24_silvian.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/287/parecer_plc_005_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/288/parecer__plc_006.23_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/289/parecer_pl__004.23_mauro_conj.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/290/parecer_plc_001-_edson.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/302/parecer_pl_006_-_mauro_conj.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/303/parecer_plc_06_silvian.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/304/parecer_plc_007_-_edson.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/305/parecer_pl_005_-_silvian_conj.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/587/parecer_pl_07_-_mauro_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/588/parecer_pl_009_-_conjunto_edson.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/589/parecer_pl_10_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/659/parecer_pcp_tce_-_contas_2022_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/660/parecer_plc_10_-_ferrari_conjunto.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/661/parecer_pl_011_-_mauro_conjunto.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/675/parecer_pl_13.2024_-_mauro_conjunto.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/676/parecer_pl_14_-_mauro_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/781/parecer_conjunto_-_emenda_ao_pl_11_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/783/parecer_plc_11_ferrari_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/784/parecer_pl_15_._mauro_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/802/parecer_plc_12_-_ferrari.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/803/parecer_pl_16_silvian.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/804/parecer_pl_010_renna.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/821/parecer_pl_10_-_edson.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/822/parecer_pl_17_mauro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/823/parecer_pl_16_-_adilio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/824/parecer_plc_12_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/825/parecer_plc_11_ferrari_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/870/parecer_pl_20_-_edson_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/871/parecer_pl_22_mauro_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/872/parecer_pl_17_-_renna.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/873/parecer_pl_23_-_mauro_conjunto.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/877/parecer_pl_19_-_mauro_conjunto.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/878/parecer_pl_17_-_adilson.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/879/parecer_plc_12_-_renna.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/885/parecer_pl_24_mauro.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/891/parecer_pl_24_-_renna_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/892/parecer_pl_25_-_mauro_conjunto.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/893/parecer_plc_14_mauro.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/894/parecer_emenda_aditiva_pl_25.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/903/parecer_pl_26_-_silvian_conjunto.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/904/parecer_plc_14_-_silvian_conjunto.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/912/parecer_pl_27_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/913/parecer_pl_28_mauro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/914/parecer_pl_29_mauro_-.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/915/parecer_pl_30_-_edson.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/916/parecer_pl_28_silvian.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/917/parecer_projl_27_renna.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/918/parecer_projl_29_renna.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/927/parecer_pl_31_-_mauro_conjunto.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/925/parecer_pl_30_-_adilio.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/926/parecer_pl_28_adilson.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/936/parecer_pl_33_edson_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/937/parecer_pl_34_edson_-_conjunto_-.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/943/parecer_pl_35_mauro_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/944/parecer_plc_15_-_edson.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/953/parecer_plc_16_-_silvian_conjunto.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/954/parecer_plc_15_speranca.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/955/parecer_pl_39_mauro_conjunto.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/956/parecer_pl_37_-_mauro_conjunto.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/957/parecer_pl_38_-_silvian.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/962/parecer_plc_17_-_conjunto_edson.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/963/parecer_pl_41__-_edson_conjunto.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/964/parecer_pl_40_mauro.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/965/parecer_pl_42_mauro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/966/parecer_pl_43_mauro.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/664/parecer_pcp_tce_-_contas_2022_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/48/parecer_pl_56_-_edson.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/71/parecer_plc_17_edson.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/49/parecer_pl_56_mauro.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/47/parecer_pl_61_mauro.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/45/parecer_pl_64_mauro.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/72/parecer_plc_17_mauro.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/44/parecer_pl_64_mauro.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/50/parecer_pl_56_adilio.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/73/parecer_pl_56_marlice.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/74/parecer_pl_64_adilson.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/75/parecer_pl_61_marlice_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/97/parecer_silvian_substitutivo_conj.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/98/parecer_pl_67_mauro.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/99/parecer_plc_17_adilio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/102/parecer_pl-52_mauro.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/103/parecer_pl_52_marlice.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/111/parecer_pl_71_-_silvian_conjunto.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/112/parecer_pl_72_-_edson__conjunto.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/113/parecer_pl_73_mauro.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/114/parecer_pl_69_edson_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/115/parecer_pl_67_-_marlice.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/116/parecer_pl_70_mauro.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/126/parecer_pl_73_marlice_conjunto.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/127/parecer_pl_67_adilio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/128/parecer_pl_74_edson.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/129/parecer_pl_75_edson.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/130/parecer_pl_76_edson.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/131/parecer_pl_79_mauro.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/141/parecer_pl_80_mauro.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/142/parecer__pl_74_mauro.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/143/parecer_plc_19_edson.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/150/parecer_pl_58_mauro.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/152/parecer_pl_78_-_ldo_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/155/parecer_plc_18_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/154/parecer_pl_74_adilson.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/156/parecer_pl_75_adilson.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/157/parecer_pl_76_adilio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/158/parecer_conjunto_emenda_pl_76.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/153/parecer_pl_82_-_edson_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/165/parecer_pl_58_mauro.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/175/parecer_plc_21_edson.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/173/parecer_pl_84_mauro.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/176/parecer_pl_86_mauro.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/172/parecer_pl_83_mauro.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/174/parecer_pl_85_mauro_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/177/parecer_pl_87_marlice.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/179/parecer_pl89-_silvian.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/180/parecer_pl_88_silvian_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/181/parecer_pl_90_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/182/parecer_plc_21_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/183/parecer_plc_22_-_silvian.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/184/parecer_pl_83_marlice.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/185/parecer_pl_84_marlice.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/186/parecer_pl_80_jose.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/190/parecer_pr_08_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/191/parecer_plc_22_marlice_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/192/parecer_pl_89_-_marlice_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/193/parecer_plc_19_adilson.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/197/parecer_pl_91_mauro.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/203/parecer_pl_94_-_mauro_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/204/parecer_pl_93.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/213/parecer_plc_23_edson.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/214/parecer_pl_98__-_mauro_conj.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/215/parecer_pl_96_-_mauro_-_conj.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/216/parecer_plc_24_-_silvian_conjunto.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/217/parecer_pl_97_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/218/parecer_pl_99_-_mauro_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/233/parecer_pl_100_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/234/parecer_pl_102_mauro.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/235/parecer_plc_26_-_silvian.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/236/parecer_pl_105_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/237/parecer_pl_104_-_mauro_conj.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/238/parecer_pl_103_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/239/parecer_plc_23_-_jose.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/240/parecer_plc_25_adilson.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/243/parecer_plc_27_edson.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/244/parecer_plc_26_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/245/parecer_pl_107_-_mauro_conj.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/246/parecer_pl_102_-_marlice.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/247/parecer_pl_106_-_mauro_conj.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/248/parecer_pl_100_-_silvian_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/249/parecer_plc_28_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/251/parece_plc_26_-_marlice.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/252/parecer_plc_29_edson_conjunto.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/257/parecer_pl_109_-_edson_con_junto.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/188/parecer_pl_58_mauro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/991/parecer_pl_01_jader.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/992/parecer_pl_003_altair.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/993/parecer_pl_04_-_altair.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/994/parecer_pl_05_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/995/parecer_pl_08_-_jader.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1006/parecer_conjunto_plc_07_-altair.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1019/parecer_legislacao_plc_03.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1020/parecer_legislacao_plc_06.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1021/parecer_legislacao_pl_01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1022/parecer_legislacao_pl_04.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1023/parecer_legislacao_pl_03.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1024/parecer_legislacao_pl_05.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1025/parecer_n.13_ao_pl07.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1026/parecer_legislacao_pl_08.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1027/parecer_legislacao_plc_04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1028/parecer_legislacao_plc_05.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1029/parecer_n._17_ao_plc_05.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1030/parecer_n._18_ao_plc04.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1032/parecer_19_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1033/parecer_20_conj_ljrcfo_e_ecsas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1034/parecer_21_plc_03_cfo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1035/parecer_22_-_ecsas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1037/parecer__23_-_ljr.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1038/parecer_24_-_ljr.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1039/parecer_25_-_lrjr.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1047/parecer_pl13_conjunto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1048/parecer_27_conj_ao_pl_06.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1052/parecer28_-_plc_03.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1053/parecer_29_-_plc_06.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1054/parecer_30_-_pl_16.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1055/parecer_31_-_pl_09.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1056/parecer_32_-_pl_10.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1057/parecer_33_-_pl_15.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1058/parecer_34_-_pl_14.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1090/parecer_plc_02_edisson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1091/parecer_pl_15_jader.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1092/parecer_37_pl_14..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1087/parecer_conjunto_pl18.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1088/parecer_conjunto_pl17.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1096/parecer_conjunto_pl23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1115/parecer_conjunto_pl22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1116/parecer_agricultura_pl15.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1117/parecer_financas_pl21.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1118/parecer_financas_pl20.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1119/parecer_financas_pl19.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1120/parecer_financas_pl16.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1121/parecer_pl14_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1122/parecer_plc_09_legislacao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1123/parecer_pl24_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1127/pl_26_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1128/pl_28_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1140/parecer_pl_027_altair.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1141/parecer_plc_10_-_jader.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1142/parecer_pl_31_jader.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1143/parecer_pl_032_altair.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1144/parecer_pl_033_altair.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1145/parecer_plc_09_-_jader.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1152/parecer_educacao_plc09.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1153/parecer_financas_plc10.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1154/parecer_financas_pl31.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1155/parecer_financas_pl27.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1156/parecer_financas_pl33.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1157/parecer_financas_pl32.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1185/parecer_pl30_-_legislacao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1186/parecer_plc13_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1187/parecer_pl32_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1188/parecer_pl27_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1189/parecer_pl31_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1190/parecer_pl33_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1191/parecer_pl30_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1192/paracer_pl_29_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1193/parecer_pl_34_-_legislacao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1194/parecer_pcp_-_financas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1195/voto_separado_pl34.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1201/parecer_pl_012_edificacoes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1202/parecer_plc15_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1203/parecer_pl35_-_legislacao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1204/parecer_pdl02_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1239/parecer_pl_036_altair.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1240/parecer_plc_11_mauro.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1241/parecer_plc_16_mauro.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1334/parecer_125_-_pl_43_-_cpljr.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1335/parecer_126_-_pl_44_-_cpljr.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/271/parecer_plc_01_mauro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/272/parecer_plc_02_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/273/parecer_plc_03_edson__-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/276/parecer_pl_02_-_mauro_conjunto.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/277/parecer_pl_01_mauro_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/278/parecer_plc_001.24silvian.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/279/parecer_plc_002.24_silvian.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/287/parecer_plc_005_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/288/parecer__plc_006.23_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/289/parecer_pl__004.23_mauro_conj.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/290/parecer_plc_001-_edson.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/302/parecer_pl_006_-_mauro_conj.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/303/parecer_plc_06_silvian.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/304/parecer_plc_007_-_edson.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/305/parecer_pl_005_-_silvian_conj.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/587/parecer_pl_07_-_mauro_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/588/parecer_pl_009_-_conjunto_edson.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/589/parecer_pl_10_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/659/parecer_pcp_tce_-_contas_2022_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/660/parecer_plc_10_-_ferrari_conjunto.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/661/parecer_pl_011_-_mauro_conjunto.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/675/parecer_pl_13.2024_-_mauro_conjunto.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/676/parecer_pl_14_-_mauro_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/781/parecer_conjunto_-_emenda_ao_pl_11_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/783/parecer_plc_11_ferrari_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/784/parecer_pl_15_._mauro_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/802/parecer_plc_12_-_ferrari.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/803/parecer_pl_16_silvian.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/804/parecer_pl_010_renna.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/821/parecer_pl_10_-_edson.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/822/parecer_pl_17_mauro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/823/parecer_pl_16_-_adilio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/824/parecer_plc_12_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/825/parecer_plc_11_ferrari_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/870/parecer_pl_20_-_edson_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/871/parecer_pl_22_mauro_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/872/parecer_pl_17_-_renna.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/873/parecer_pl_23_-_mauro_conjunto.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/877/parecer_pl_19_-_mauro_conjunto.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/878/parecer_pl_17_-_adilson.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/879/parecer_plc_12_-_renna.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/885/parecer_pl_24_mauro.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/891/parecer_pl_24_-_renna_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/892/parecer_pl_25_-_mauro_conjunto.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/893/parecer_plc_14_mauro.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/894/parecer_emenda_aditiva_pl_25.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/903/parecer_pl_26_-_silvian_conjunto.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/904/parecer_plc_14_-_silvian_conjunto.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/912/parecer_pl_27_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/913/parecer_pl_28_mauro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/914/parecer_pl_29_mauro_-.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/915/parecer_pl_30_-_edson.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/916/parecer_pl_28_silvian.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/917/parecer_projl_27_renna.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/918/parecer_projl_29_renna.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/927/parecer_pl_31_-_mauro_conjunto.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/925/parecer_pl_30_-_adilio.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/926/parecer_pl_28_adilson.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/936/parecer_pl_33_edson_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/937/parecer_pl_34_edson_-_conjunto_-.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/943/parecer_pl_35_mauro_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/944/parecer_plc_15_-_edson.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/953/parecer_plc_16_-_silvian_conjunto.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/954/parecer_plc_15_speranca.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/955/parecer_pl_39_mauro_conjunto.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/956/parecer_pl_37_-_mauro_conjunto.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/957/parecer_pl_38_-_silvian.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/962/parecer_plc_17_-_conjunto_edson.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/963/parecer_pl_41__-_edson_conjunto.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/964/parecer_pl_40_mauro.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/965/parecer_pl_42_mauro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/966/parecer_pl_43_mauro.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/664/parecer_pcp_tce_-_contas_2022_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/48/parecer_pl_56_-_edson.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/71/parecer_plc_17_edson.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/49/parecer_pl_56_mauro.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/47/parecer_pl_61_mauro.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/45/parecer_pl_64_mauro.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/72/parecer_plc_17_mauro.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/44/parecer_pl_64_mauro.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/50/parecer_pl_56_adilio.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/73/parecer_pl_56_marlice.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/74/parecer_pl_64_adilson.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/75/parecer_pl_61_marlice_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/97/parecer_silvian_substitutivo_conj.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/98/parecer_pl_67_mauro.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/99/parecer_plc_17_adilio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/102/parecer_pl-52_mauro.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/103/parecer_pl_52_marlice.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/111/parecer_pl_71_-_silvian_conjunto.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/112/parecer_pl_72_-_edson__conjunto.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/113/parecer_pl_73_mauro.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/114/parecer_pl_69_edson_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/115/parecer_pl_67_-_marlice.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/116/parecer_pl_70_mauro.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/126/parecer_pl_73_marlice_conjunto.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/127/parecer_pl_67_adilio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/128/parecer_pl_74_edson.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/129/parecer_pl_75_edson.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/130/parecer_pl_76_edson.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/131/parecer_pl_79_mauro.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/141/parecer_pl_80_mauro.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/142/parecer__pl_74_mauro.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/143/parecer_plc_19_edson.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/150/parecer_pl_58_mauro.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/152/parecer_pl_78_-_ldo_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/155/parecer_plc_18_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/154/parecer_pl_74_adilson.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/156/parecer_pl_75_adilson.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/157/parecer_pl_76_adilio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/158/parecer_conjunto_emenda_pl_76.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/153/parecer_pl_82_-_edson_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/165/parecer_pl_58_mauro.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/175/parecer_plc_21_edson.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/173/parecer_pl_84_mauro.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/176/parecer_pl_86_mauro.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/172/parecer_pl_83_mauro.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/174/parecer_pl_85_mauro_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/177/parecer_pl_87_marlice.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/179/parecer_pl89-_silvian.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/180/parecer_pl_88_silvian_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/181/parecer_pl_90_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/182/parecer_plc_21_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/183/parecer_plc_22_-_silvian.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/184/parecer_pl_83_marlice.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/185/parecer_pl_84_marlice.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/186/parecer_pl_80_jose.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/190/parecer_pr_08_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/191/parecer_plc_22_marlice_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/192/parecer_pl_89_-_marlice_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/193/parecer_plc_19_adilson.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/197/parecer_pl_91_mauro.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/203/parecer_pl_94_-_mauro_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/204/parecer_pl_93.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/213/parecer_plc_23_edson.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/214/parecer_pl_98__-_mauro_conj.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/215/parecer_pl_96_-_mauro_-_conj.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/216/parecer_plc_24_-_silvian_conjunto.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/217/parecer_pl_97_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/218/parecer_pl_99_-_mauro_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/233/parecer_pl_100_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/234/parecer_pl_102_mauro.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/235/parecer_plc_26_-_silvian.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/236/parecer_pl_105_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/237/parecer_pl_104_-_mauro_conj.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/238/parecer_pl_103_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/239/parecer_plc_23_-_jose.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/240/parecer_plc_25_adilson.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/243/parecer_plc_27_edson.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/244/parecer_plc_26_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/245/parecer_pl_107_-_mauro_conj.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/246/parecer_pl_102_-_marlice.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/247/parecer_pl_106_-_mauro_conj.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/248/parecer_pl_100_-_silvian_-_conjunto.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/249/parecer_plc_28_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/251/parece_plc_26_-_marlice.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/252/parecer_plc_29_edson_conjunto.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/257/parecer_pl_109_-_edson_con_junto.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/188/parecer_pl_58_mauro.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H252"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="57.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="235.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>