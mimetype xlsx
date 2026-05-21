--- v0 (2026-01-10)
+++ v1 (2026-05-21)
@@ -10,2192 +10,2415 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1589" uniqueCount="713">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1781" uniqueCount="787">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1479</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Sabino Zilli</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1479/requerimento_01_-_sabino.pdf</t>
+  </si>
+  <si>
+    <t>Requerer ao Executivo Municipal, e ao Sitraslo (Sindicato dos Trabalhadores no Serviço Público de São Lourenço do Oeste), informações referentes ao andamento das tratativas referente ao descongelamento de anuênios, triênios e licença-prêmio, em razão da edição da Lei Complementar Federal nº 226, de 13 de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>1481</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Altair Borges</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1481/requerimento_celesc_-_altair.pdf</t>
+  </si>
+  <si>
+    <t>Requerer a CELESC (Centrais Elétricas de Santa Catarina), informações referente a constante falta de energia na parte central do Bairro Cruzeiro.</t>
+  </si>
+  <si>
+    <t>1483</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Jader Gabriel Ioris</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1483/requerimento_jader_-_saude.pdf</t>
+  </si>
+  <si>
+    <t>Requerer sa Secretaria Municipal de Saúde informações referentes a fila de espera de exames e tratamento no período de 01 de janeiro de 2025 à 31 de dezembro de 2025.</t>
+  </si>
+  <si>
+    <t>1485</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>João Carlos Suldowski</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1485/requerimento_joao.pdf</t>
+  </si>
+  <si>
+    <t>Requerer à Secretaria Municipal de Saúde informações relacionadas a pacientes que se encontram cadastrados e aguardando atendimento na fila do Sistema de Regulação - SisReg, para a realização de cirurgia ortopédica de joelho de alta complexidade.</t>
+  </si>
+  <si>
+    <t>1497</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1497/requerimento_-_jader_-_tim.pdf</t>
+  </si>
+  <si>
+    <t>Requerendo informações referentes a falta de sinal de telefonia móvel e de internet em nosso município.</t>
+  </si>
+  <si>
+    <t>1504</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1504/requerimento_06_-_pedido_de_prazo_altair1.pdf</t>
+  </si>
+  <si>
+    <t>Requererendo prorrogação de prazo para apresentar relatório ao Projeto de Lei   n. 002/2026, que “Atri-bui denominação à Unidade Básica de Saúde - Porte II, localizada na Rua Gílio Rezzieri, bairro Centro.”</t>
+  </si>
+  <si>
+    <t>1505</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1505/requerimento_07_-_pedido_de_prazo_altair2.pdf</t>
+  </si>
+  <si>
+    <t>Requererendo prorrogação de prazo para apresentar relatório ao Projeto de Lei   n. 004/2026, que “Aprova o projeto do Loteamento Green Vale, com área de 89.435,97 m², e dá outras providên-cias.”</t>
+  </si>
+  <si>
+    <t>1506</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1506/requerimento_08_-_pedido_de_prazo_altair3.pdf</t>
+  </si>
+  <si>
+    <t>Requererendo prorrogação de prazo para apresentar relatório ao Projeto de Lei n. 006/2026, que “Auto-riza a doação e baixa de bens do patrimônio municipal para a Associação dos Moradores de Lage-ado Antunes.”</t>
+  </si>
+  <si>
+    <t>1507</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1507/requerimento_09_-_pedido_de_prazo_jader.pdf</t>
+  </si>
+  <si>
+    <t>Requerendo prorrogação de prazo para apresentar relatório ao Projeto de Lei   n. 003/2026, que “Aprova o projeto do Loteamento Costa, com área de 90.625,78 m², e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1510</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Edson Ferrari</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1510/requerimento_10_-_edson_-_celesc.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que seja oficiado o Gerente Regional da Celesc, Sr. André Rafael Curtarelli, para que preste à Câmara Municipal, dentro dos prazos legais, informações referentes à manutenção preventiva e à limpeza da rede elétrica instalada no município.</t>
+  </si>
+  <si>
+    <t>1528</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1528/requerimento_pedido_de_prazo_altair.pdf</t>
+  </si>
+  <si>
+    <t>Requerendo prorrogação de prazo para apresentar relatório ao Projeto de Lei n. 009/2026, que “Dis-põe sobre a alteração da Lei nº 2.764, de 21 de junho de 2023.”</t>
+  </si>
+  <si>
+    <t>1529</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1529/requerimento_012_-_pedido_de_prazo_jader.pdf</t>
+  </si>
+  <si>
+    <t>Requerendo prorrogação de prazo para apresentar relatório ao Projeto de Lei Complementar n. 001/2026, que “Cria programa de cooperação entre o Município de São Lourenço do Oeste e a Câmara de Dirigentes Lojistas de São Lourenço do Oeste - CDL, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1530</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Cesar Luiz Piran</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1530/requerimento_013_-_pedido_de_prazo_cesar.pdf</t>
+  </si>
+  <si>
+    <t>Requerendo prorrogação de prazo para apresentar relatório ao Projeto de Lei Complementar n. 32/2025, que “Cria programa de cooperação entre o Município de São Lourenço do Oeste e a ACISLO - Associação Empresarial e Cultural de São Lourenço do Oeste, e dá outras providên-cias.</t>
+  </si>
+  <si>
+    <t>1534</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1534/requerimento_---_altair_-_fraudas.pdf</t>
+  </si>
+  <si>
+    <t>Requerendo informações sobre o fornecimento de fraldas geriátricas no âmbito municipal.</t>
+  </si>
+  <si>
+    <t>1540</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>CLJ - Comissão de Legislação, Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1540/urgencia_especial._plc_004.26.doc.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Urgência Especial ao Projeto de Lei Complementar n° 004/2026, que altera dispositivos da Lei Complementar nº 130, de 18 de julho de 2011, a qual dispõe sobre a reformulação da estrutura administrativa, do plano de cargos, carreira e vencimentos da Câmara Municipal de Vereadores de São Lourenço do Oeste.</t>
+  </si>
+  <si>
+    <t>1549</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1549/requerimento_pedido_de_prazo_altair_16.pdf</t>
+  </si>
+  <si>
+    <t>Prorrogação de prazo para apresentar relatório ao Projeto de Lei n. 019/2026</t>
+  </si>
+  <si>
+    <t>1550</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1550/requerimento_pedido_de_prazo_altair_17.pdf</t>
+  </si>
+  <si>
+    <t>Prorrogação de prazo para apresentar relatório ao Projeto de Lei n. 013/2026.</t>
+  </si>
+  <si>
+    <t>1551</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1551/requerimento_pedido_de_prazo_altair_18.pdf</t>
+  </si>
+  <si>
+    <t>Requerer prorrogação de prazo para apresentar relatório ao Projeto de Lei n. 009/2026.</t>
+  </si>
+  <si>
+    <t>1556</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1556/requerimento_019_-_jader_-_contorno_viario_leste_-_parana.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando informações acerca do projeto de execução da obra do Contorno Viário Leste por parte do Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>1563</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1563/requerimento_020_-_altair_documentos_pl_21.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando documentos, para fins de instrução do Projeto de Lei nº 21/2026, de autoria do Executivo Municipal, que institui e atribui denominação a vias públicas de circulação que identifica, e dá outras providências, que tramita na Comissão Permanente de Legislação, Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>1566</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Requerendo do Executivo Municipal documentos para fins de instrução do Projeto de Lei nº 21/2026, de autoria do Executivo Municipal, que institui e atribui denominação a vias públicas de circulação que identifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1569</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1569/requerimento_sabino_prazo.pdf</t>
+  </si>
+  <si>
+    <t>Prorrogação de prazo para apresentar relatório ao Projeto de Lei n° 13/2026, que atribui nova denominação à Rodovia_x000D_
+Municipal SLO-210, que liga a sede do município à Comunidade de São Caetano.</t>
+  </si>
+  <si>
+    <t>1584</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Mauro Cesar Michelon</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1584/requerimento_mauro_informacao_pl_24.pdf</t>
+  </si>
+  <si>
+    <t>Requerer ao Executivo Municipal, para fins de instrução de parecer na Comissão do projeto de lei nº 24, informações sobre a Simbologia (significado e características) da logomarca criada para representar o Projeto Aprender a Empreender.</t>
+  </si>
+  <si>
+    <t>1594</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1594/pedido_justificativa_falta_sabino.pdf</t>
+  </si>
+  <si>
+    <t>Requerendo a justificativa na sessão ordinária realizada no dia 11 de maio de 2026, em razão do falecimento da senhora Armelinda Lúcia Nolio, sogra do requerente.</t>
+  </si>
+  <si>
     <t>978</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>1</t>
-[...11 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/978/requerimento_-_saude_-_jader.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/978/requerimento_-_saude_-_jader.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal, por meio da Secretaria Municipal de Saúde, que informe sobre a quantidade de pacientes do município de São Lourenço do Oeste - SC, que estão tratando de Neoplasia Maligna (Câncer).</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>2</t>
-[...5 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_-_mauro_cesar_michelon_-_requerimento_promocao_gratificacao_por_nova_habilitacao.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_-_mauro_cesar_michelon_-_requerimento_promocao_gratificacao_por_nova_habilitacao.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado o Executivo Municipal por meio da Secretaria de Administração e Fazenda, para que preste à Câmara Municipal, dentro dos prazos legais, as seguintes informações: No art. 83 da Lei Complementar nº 118, de 23 de junho de 2010, dispõe sobre a reformulação do Estatuto dos Servidores Públicos Municipais, encontramos a gratificação por nova habilitação.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>3</t>
-[...5 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/999/requerimento_-_joao_-_quantidade_atendimento_saude_fora-assinada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/999/requerimento_-_joao_-_quantidade_atendimento_saude_fora-assinada.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal, por meio da Secretaria Municipal de Saúde, as seguintes informações quanto aos quantitativos de atendimentos fora do domicílio, em locais com mais de 200 km de distância.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>4</t>
-[...5 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1004/requerimento_altair_pedido_prazo_-_pl_006.25-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1004/requerimento_altair_pedido_prazo_-_pl_006.25-assinado.pdf</t>
   </si>
   <si>
     <t>Requerer prorrogação de prazo para apresentar relatório ao Projeto de Lei nº 006/2025, que “Insti-tui o Plano Municipal de Gestão Integrada de Resíduos Sólidos - PMGIRS.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1005/requerimento_altair_pedido_prazo.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1005/requerimento_altair_pedido_prazo.pdf</t>
   </si>
   <si>
     <t>Requerer prorrogação de prazo para apresentar relatório ao Projeto de Lei nº 007/2025, que “dispõe sobre a regulamentação da contratação de operações de crédito pelo Município de São Lourenço do Oeste em conformidade com o índice de comprometimento da folha de pagamento e dá outras providências.”</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1010/requerimento_de_pedido_de_vista_06_-_plc_no_003assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1010/requerimento_de_pedido_de_vista_06_-_plc_no_003assinado.pdf</t>
   </si>
   <si>
     <t>Pedido de vista ao Projeto de Lei Complementar nº 003/2025, que altera a Lei Complementar nº 81, de 16 de março de 2007.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1011/requerimento_de_pedido_de_vista_07-_plc_no_004assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1011/requerimento_de_pedido_de_vista_07-_plc_no_004assinado.pdf</t>
   </si>
   <si>
     <t>Pedido de vista ao Projeto de Lei Complementar nº 004/2025, que altera a Lei Complementar nº 283, de 20 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1012/requerimento_08altair_pedido_prazo_plc_02.assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1012/requerimento_08altair_pedido_prazo_plc_02.assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 008/2025 - Prorrogação de Prazo, de autoria do vereador Altair Borges, requerendo prorrogação de prazo para apresentar relatório ao Projeto de Lei Complementar nº 002/2025, que dispõe sobre a isenção do pagamento de taxas de inscrição em concursos públicos e testes seletivos, e adota outras providências.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_de_pedido_de_vista_06_-_plc_no_003assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_de_pedido_de_vista_06_-_plc_no_003assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento de Pedido de Vista nº 006/2025, ao Projeto de Lei Complementar nº 004/2025, que altera a Lei Complementar nº 81, de 16 de março de 2007, de autoria do vereador Mauro Cesar Michelon.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1018/requerimento_altair_pedido_prazo_plc_02.assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1018/requerimento_altair_pedido_prazo_plc_02.assinado.pdf</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1042/requerimento_de_precedente_regimental_01.assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1042/requerimento_de_precedente_regimental_01.assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 011/2025 - Precedente Regimental, de autoria do vereador Altair Borges - PP, requerendo que seja apreciado na Comissão Permanente de Legislação, Justiça e Redação relatório que conclua pela ilegalidade ou inconstitucionalidade de projeto, total ou parcial, ou de emenda, em análise, o relator deverá citar expressamente os dispositivos legais e/ou constitucionais que embasem sua fundamentação.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1045/requerimento_mauro_-_prazo_pl_10.25.assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1045/requerimento_mauro_-_prazo_pl_10.25.assinado.pdf</t>
   </si>
   <si>
     <t>Requerendo prorrogação de prazo para apresentar relatório ao Projeto de Lei nº 10/2025, o qual aprova  o projeto do Loteamento Zucchi, com área total de 29.627,64m², e dá outras providências.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1062/requerimento_-_mauro_cesar_michelon_-_cabos_e_fios_soltos-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1062/requerimento_-_mauro_cesar_michelon_-_cabos_e_fios_soltos-assinado.pdf</t>
   </si>
   <si>
     <t>Requerer informações sobre  a Lei nº 2.635, de 18 de novembro de 2021, que dispõe sobre a obrigatoriedade da regularização e retirada dos fios e cabos inutilizados, em vias públicas, por parte das empresas concessionárias e permissionárias, estabeleceu alguns critérios e responsabilidades, seja ela pelo Poder Público, bem como pelas empresas que utilizam os postes para implantar suas redes de transmissões.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>Altair Borges, Jader Gabriel Ioris, João Carlos Suldowski, Sabino Zilli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1065/requerimento_14_-_altair_informacoes_plano_pedagogico-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1065/requerimento_14_-_altair_informacoes_plano_pedagogico-assinado.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria Municipal de Educação, informações sobre as bases e diretrizes adotadas pelo Planejamento Municipal da Educação, em especial a Proposta Pedagógica do Município e se ocorrem descumprimentos arbitrários deste planejamento, ou prejuízo aos direitos de qualquer um enquanto estiverem sobre sua tutela e quais são as medidas tomadas.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>15</t>
-[...5 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_15_-_edson__retirada_da_indicacao_19.assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_15_-_edson__retirada_da_indicacao_19.assinado.pdf</t>
   </si>
   <si>
     <t>Requerer a retirada de tramitação da Indicação nº 19/2025, de autoria deste vereador.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1076/requerimento_16_-_jader_-_casan-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1076/requerimento_16_-_jader_-_casan-assinado.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiada a CASAN – Companhia Catarinense de Águas e Saneamento, a ser encaminhada ao Chefe da Agência de São Lourenço do Oeste, referente alterações na coloração da água, a qual está saindo marrom/amarelada, com aspecto de sujeira, desde o início deste mês.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>Altair Borges, Jader Gabriel Ioris, João Carlos Suldowski</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1077/urgencia_especial_plc_08-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1077/urgencia_especial_plc_08-assinado.pdf</t>
   </si>
   <si>
     <t>Requerem Tramitação de Urgência Especial ao Projeto de Lei Complementar nº 008/2025, de autoria do Prefeito Municipal o qual “Autoriza os chefes do Poder Executivo e do Poder Legislativo a conceder recomposição e revisão dos vencimentos dos servidores públicos municipais da administração direta e indireta, ativos, inativos, pensionistas, conselheiros tutelares, e dá outras providências.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>18</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_ferrari_cemiterioassinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_ferrari_cemiterioassinado.pdf</t>
   </si>
   <si>
     <t>Requerendo ao Executivo Municipal, por meio da Secretaria Municipal de Desenvolvimento Urbano, informações relacionadas ao Cemitério Municipal Jardim da Saudade.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1083/requerimento19-ferrari_-_certame_licitacao-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1083/requerimento19-ferrari_-_certame_licitacao-assinado.pdf</t>
   </si>
   <si>
     <t>Requerer ao Executivo Municipal, por meio da Secretaria Municipal de Administração e Fazenda (Departamento de Licitações) as seguintes informações relacionadas ao Processo Licitatório nº 003/2025 (Pregão eletrônico nº 003/2025).</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>20</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1084/requerimento20-_mauro_cesar_michelon_-_defesa_civil_-_rua_vereador_roberto_wolkmer-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1084/requerimento20-_mauro_cesar_michelon_-_defesa_civil_-_rua_vereador_roberto_wolkmer-assinado.pdf</t>
   </si>
   <si>
     <t>Requerer informações do Executivo Municipal e da Defesa Civil sobre a Rua Vereador Roberto Wolkmer.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>Mauro Cesar Michelon, Edson Ferrari</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1085/requerimento21-_mauro_e_edson_-_terreno_deon_-_final_rua_gilio_rezzieri-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1085/requerimento21-_mauro_e_edson_-_terreno_deon_-_final_rua_gilio_rezzieri-assinado.pdf</t>
   </si>
   <si>
     <t>Requerer informações sobre o Ofício nº 001/2024/SDU/SLO, de 22 de março de 2024, que versa sobre a topografia da Rua Gilio Rezzieri juntamente com a Rua Lauro Muller, o qual não permite o escoamento adequado das águas pluviais para outros locais devido às curvas de nível, bem como a Notícia de Fato nº 01.2024.00005232-3 da 2ª Promotoria de Justiça da Comarca de São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>22</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1097/requerimento_22_-_mauro_cesar_michelon_-__abertura_rua_ivo_galeazzi-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1097/requerimento_22_-_mauro_cesar_michelon_-__abertura_rua_ivo_galeazzi-assinado.pdf</t>
   </si>
   <si>
     <t>Requerendo informações sobre qual data será realizada a abertura oficial da Travessa Ivo Antônio Galiazzi, situada no Bairro Perpétuo Socorro, entre a Avenida Brasil e Rua Gilio Rezzieri.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>23</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1098/requerimento_23_-_mauro_cesar_michelon_-__isencao_cosip_vilas_e_distritos-assinadopdf.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1098/requerimento_23_-_mauro_cesar_michelon_-__isencao_cosip_vilas_e_distritos-assinadopdf.pdf</t>
   </si>
   <si>
     <t>Requerendo do Executivo Municipal, relação de todos os proprietários de imóveis localizados nas vilas e Distritos do nosso Município, os quais pagam taxa de iluminação pública (COSIP), vinculada ao carnê do IPTU.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>24</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1113/requerimento_retirada_de_projeto_-_altair-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1113/requerimento_retirada_de_projeto_-_altair-assinado.pdf</t>
   </si>
   <si>
     <t>Requerer a retirada de tramitação, projeto de lei complementar nº 02/2025, que dispõe sobre a isenção do pagamento de taxas de inscrição em concursos públicos e testes seletivos, em trâmite nesta Casa de Leis, com amparo no art. 218, alínea “a”, do Regimento Interno.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1114/requerimento_jader_-_prazo_contas-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1114/requerimento_jader_-_prazo_contas-assinado.pdf</t>
   </si>
   <si>
     <t>Requerer prorrogação de prazo para apresentar relatório ao  Parecer Prévio do Tribunal de Contas de Santa Catarina, referente às contas do Prefeito municipal Rafael Caleffi/Agustinho Assis Menegatti (PCP 24/00254820).</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1129/requerimento_-_altair_-_criancas_abrigadas-assinada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1129/requerimento_-_altair_-_criancas_abrigadas-assinada.pdf</t>
   </si>
   <si>
     <t>Requerer informações relativas ao abrigamento de crianças e adolescentes em lar temporário.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1132/requerimento_-_mauro_cesar_michelon_-_asfalto_sao_roque_-_ouro_verde-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1132/requerimento_-_mauro_cesar_michelon_-_asfalto_sao_roque_-_ouro_verde-assinado.pdf</t>
   </si>
   <si>
     <t>Requer da Administração pública, informações sobre o asfaltamento realizado no trecho entre as comunidades de São Roque e Ouro Verde.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1137/requerimento_altair_pedido_prazo_pl_25-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1137/requerimento_altair_pedido_prazo_pl_25-assinado.pdf</t>
   </si>
   <si>
     <t>Requerer prorrogação de prazo para apresentar relatório ao Projeto de Lei nº 025/2025, que “Altera a Lei nº 1.758, de 06 de agosto de 2008, que institui o Serviço Abrigo Domiciliar para crianças e adolescentes com direitos ameaçados ou violados, e dá outras providências.”</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1138/requerimento_altair_pedido_prazo_pl_29-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1138/requerimento_altair_pedido_prazo_pl_29-assinado.pdf</t>
   </si>
   <si>
     <t>Requerer prorrogação de prazo para apresentar relatório ao Projeto de Lei nº 029/2025, que “Autoriza o Instituto Cultural de São Lourenço do Oeste a receber patrocínio, e dá outras providências.”</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1148/requerimento_-_mauro_cesar_michelon_-informacoes_ref_ao_plc_11-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1148/requerimento_-_mauro_cesar_michelon_-informacoes_ref_ao_plc_11-assinado.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado o Executivo Municipal e o Sindicato dos Servidores Públicos Municipais – SITRASLO, referente a informações sobre o Projeto de Lei Complementar nº 011/2025, o qual Dispõe sobre o regime disciplinar e a apuração de responsabilidades dos agentes públicos do Município de São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1149/requerimento_mauro_-_pedido_prazo_ao_plc_11-assiando.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1149/requerimento_mauro_-_pedido_prazo_ao_plc_11-assiando.pdf</t>
   </si>
   <si>
     <t>Requerer prorrogação de prazo para apresentar relatório ao Projeto de Lei Complementar nº 11/2025, que dispõe sobre o regime disciplinar e a apuração de responsabilidades dos agentes públicos do Município de São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1151/requerimento32_-_mauro_cesar_michelon_-__compra_pajero_-_assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1151/requerimento32_-_mauro_cesar_michelon_-__compra_pajero_-_assinado.pdf</t>
   </si>
   <si>
     <t>Nº 32 - Pedido de informações, de autoria do vereador Mauro Cesar Michelon e Co-Autor Edson Ferrari, solicitando do Executivo Municipal, informações relacionadas a aquisição de veículo automotor realizada pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Agustinho Assis Menegatti</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Ofício nº 139/2025/GP/SLO, requerendo a retirada do Projeto de Lei Complementar nº 008/2025 (numeração do Poder Executivo), que “altera a Lei Complementar nº 56, de 14 de outubro de 2005”, em curso nesta Casa Legislativa, com protocolo nº 439/2025.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1179/requerimento34_-_mauro_cesar_michelon_-_numero_fonte_e_cisternas-assiando.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1179/requerimento34_-_mauro_cesar_michelon_-_numero_fonte_e_cisternas-assiando.pdf</t>
   </si>
   <si>
     <t>Requerendo que seja apresentado o número de fontes e cisternas já construídas no período de 21/08/2023 à 28/04/2025, se possível identificar o nome do beneficiado, local e o número de pessoas atendidas, nos mesmos termos do requerimento nº 019/2023 apresentado por este vereador em 21 de agosto de 2023.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1205/requerimento_35_-_mauro_cesar_michelon_-_numeros_de_diabeticos-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1205/requerimento_35_-_mauro_cesar_michelon_-_numeros_de_diabeticos-assinado.pdf</t>
   </si>
   <si>
     <t>Requerer informações relacionadas ao número de diabéticos Mellitus tipo 1 e 2, que atualmente encontram-se cadastrados na Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1206/requerimento_36_-_mauro_cesar_michelon_-_prazo_exarar_parecer_projeto_de_lei_complementar_no_11-2025-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1206/requerimento_36_-_mauro_cesar_michelon_-_prazo_exarar_parecer_projeto_de_lei_complementar_no_11-2025-assinado.pdf</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1209/requerimento_37_-_altair_-_casan-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1209/requerimento_37_-_altair_-_casan-assinado.pdf</t>
   </si>
   <si>
     <t>Requerer a Companhia de Água e Saneamento CASAN, que informe a esta Casa de Leis a existência de protocolo, ou procedimento administrativo para a suspensão ou abatimento de pagamento de tarifa de água dos meses de abril e maio do corrente, devido à prestação do serviço de forma deficitária, com inúmeras interrupções neste período.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1213/requerimento_38_-_altair__-_casan_e_concislo-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1213/requerimento_38_-_altair__-_casan_e_concislo-assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 38/2025 - Pedido de Informações, de autoria do vereador Altair Borges e bancada do PP, requerendo da Companhia de Água e Saneamento CASAN, e ao Conselho Municipal da Cidade - CONCISLO, informações referentes a obrigatoriedade de instalação de reservatório de água em todos os novos loteamentos.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1230/requerimento_39_-_mauro_cesar_michelon_-_prazo_exarar_parecer.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1230/requerimento_39_-_mauro_cesar_michelon_-_prazo_exarar_parecer.pdf</t>
   </si>
   <si>
     <t>Requerer prorrogação de mais 15 (quinze) dias prazo para apresentar relatório ao Projeto de Lei Complementar nº 14/2025, que dispõe sobre  a isenção do Imposto Predial e Territorial Urbano - IPTU aos contribuintes diagnosticados com Neoplasia Maligna - Câncer, tendo em vista a expiração do prazo regimental e a necessidade deste relator em se aprofundar na matéria.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1231/requerimento_40_-_mauro_cesar_michelon_-_numeros_de_usuarios_ostomizados_-_bolsas_de_urostomia-colostomia-ileostomia..pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1231/requerimento_40_-_mauro_cesar_michelon_-_numeros_de_usuarios_ostomizados_-_bolsas_de_urostomia-colostomia-ileostomia..pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado ao Chefe do Executivo Municipal, por meio do setor competente, para que encaminhe à esta Casa Legislativa informações relacionadas ao número de pessoas ostomizadas no âmbito do município de São Lourenço do Oeste,</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1232/requerimento_41_-_mauro_cesar_michelon_-_numeros_de_diversas_doencas.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1232/requerimento_41_-_mauro_cesar_michelon_-_numeros_de_diversas_doencas.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado ao Chefe do Executivo Municipal, por meio do setor competente, para que encaminhe à esta Casa Legislativa informações relacionadas ao número de pessoas que atualmente estão cadastrados na Secretaria Municipal de Saúde portadoras das seguintes doenças.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1233/requerimento_42_-_jader_-_prazo_exarar_relatorio.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1233/requerimento_42_-_jader_-_prazo_exarar_relatorio.pdf</t>
   </si>
   <si>
     <t>Requerer dilação de mais 15 (quinze) dias de prazo para apresentar relatório ao Projeto de Lei Complementar nº 12/2025, que Altera a Lei Complementar 265, de 20 de agosto de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1252/requerimento_43_-_mauro_cesar_michelon_-_programa_de_inclusao_valoriza_sao_lourenco.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1252/requerimento_43_-_mauro_cesar_michelon_-_programa_de_inclusao_valoriza_sao_lourenco.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 43, do vereador Mauro Cesar Michelon - Pedido de informações relacionadas ao projeto de lei que instituirá o Programa de Inclusão Produtiva e Empregabilidade, denominado “Valoriza São Lourenço”:</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1258/requerimento_pedido_prazo_pl_38_jader.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1258/requerimento_pedido_prazo_pl_38_jader.pdf</t>
   </si>
   <si>
     <t>Prorrogação de prazo para apresentar relatório ao Projeto de Lei nº 038/2025, que “Institui o Programa de Inclusão Produtiva e Empregabilidade, denominado “Valoriza São Lourenço”, e dá outras providências.”</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1259/requerimento_pedido_prazo_plc_11_jader_-.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1259/requerimento_pedido_prazo_plc_11_jader_-.pdf</t>
   </si>
   <si>
     <t>Prorrogação de prazo para apresentar relatório ao Projeto de Lei Complementar nº 011/2025, que “Dispõe sobre o regime disciplinar e a apuração de responsabilidades dos agentes públicos do Município de São Lourenço do Oeste - SC.”</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1273/requerimento_46_-_altair_-__acislo_e_cdl-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1273/requerimento_46_-_altair_-__acislo_e_cdl-assinado.pdf</t>
   </si>
   <si>
     <t>Requerendo da ACISLO, CDL e Núcleo de Supermercados, informações de relevância para subsidiar o parecer aos projetos de Leis nºs 43 e 44, em trâmite na comissão de Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1274/requerimento_47_-_altair_-_a_entidades_e_orgaos_diversos-assinada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1274/requerimento_47_-_altair_-_a_entidades_e_orgaos_diversos-assinada.pdf</t>
   </si>
   <si>
     <t>Requerendo informações das entidades e órgãos do setor Público e Privado, mencionados a seguir, para subsidiar o parecer ao projeto de Lei nº 44, em trâmite na comissão de Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1280/requerimento_48_-_altair_pedido_prazo.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1280/requerimento_48_-_altair_pedido_prazo.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 48, do vereador Altair Borges, requerendo prorrogação de prazo para apresentar relatório ao Projeto de Lei nº 043/2025, que “Estabelece diretrizes à utilização de material biodegradável em substituição ao material plástico", pois necessita aguardar resposta do requerimento 46/2025, onde requereu informações para melhor subsidiar seu relatório ao citado Projeto de Lei.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1281/requerimento_49_-_altair_pedido_prazo-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1281/requerimento_49_-_altair_pedido_prazo-assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 49, do vereador Altair Borges, requerendo prorrogação de prazo para apresentar relatório ao Projeto de Lei nº 044/2025, que “Altera a Lei nº 2.250, de 04 de dezembro de 2015, que dispõe sobre o acondicionamento de mercadorias em sacolas retornáveis, ou ecologicamente corretas, no comércio varejista de São Lourenço do Oeste.”, a fim de aguardar resposta dos requerimentos nº 46/2025 e 47/2025, onde requereu informações para melhor subsidiar seu relatório ao citado Projeto de Lei.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1285/requerimento50_mauro_cesar_michelon_-_informacoes_lei_complementar_no_18-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1285/requerimento50_mauro_cesar_michelon_-_informacoes_lei_complementar_no_18-assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 50 - Pedido de Informações, do vereador Mauro Cesar Michelon, requerendo do Chefe do Executivo Municipal e do Secretário Municipal de Educação, informações sobre o Projeto de Lei Complementar nº 18, de 16 de junho de 2025.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1286/requerimento51_mauro_cesar_michelon_-_retirada_de_requerimento.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1286/requerimento51_mauro_cesar_michelon_-_retirada_de_requerimento.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 51 - Pedido de retirada de proposição, do vereador Mauro Cesar Michelon, requerendo a retirada de tramitação do requerimento nº 50/2025, que solicita informações sobre o Projeto de Lei Complementar nº 18, de 16 de junho de 2025, que dispõe sobre o novo Plano de Carreira e Remuneração do Magistério Público Municipal de São Lourenço do Oeste e dá outras providências”, em curso nesta Casa Legislativa, com protocolo nº 624/2025.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1293/requerimento52_ferrari_-_lei_2.222_-15-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1293/requerimento52_ferrari_-_lei_2.222_-15-assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 52/2025 - Pedido de Informações, do vereador Edson Ferrari, requerendo do Chefe do Executivo Municipal e do Secretário Municipal de Assistência Social, informações acerca da aplicação da Lei nº 2.222/2015, referente ao repasse para reforma de moradias de famílias em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1294/requerimento53-_mauro_cesar_michelon_-_informacoes_lei_complementar_no_19-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1294/requerimento53-_mauro_cesar_michelon_-_informacoes_lei_complementar_no_19-assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 53/2025 - Pedido de informações, do vereador Mauro César Michelon, requerendo do Chefe do Executivo Municipal e do Secretário Municipal de Educação, para que preste as informações sobre o Projeto de Lei Complementar nº 19, de 26 de junho de 2025.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1295/requerimento54_mauro_-_pedido_prazo-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1295/requerimento54_mauro_-_pedido_prazo-assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 54/2025 - Prorrogação de Prazo, do vereador Mauro César Michelon, requerendo prorrogação de mais 15 (quinze) dias prazo para apresentar relatório ao Projeto de Lei Complementar nº 14/2025.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1298/requerimento55_-_urgencia_especial_pl_53-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1298/requerimento55_-_urgencia_especial_pl_53-assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 55/2025 - Urgência Especial, ao projeto de lei nº 53/2025, que autoriza o Poder Executivo Municipal a conceder auxílio financeiro a organizações da sociedade civil.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1302/requerimento_de_declaracao_de_voto_plc19_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1302/requerimento_de_declaracao_de_voto_plc19_-_mauro.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando declaração de voto</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1305/requerimento_57_-_jader_-_retirada_projeto-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1305/requerimento_57_-_jader_-_retirada_projeto-assinado.pdf</t>
   </si>
   <si>
     <t>Vereador Jader Gabriel Ioris, autor do projeto de lei complementar nº 14/2025, requereu a retirada de tramitação da citada matéria.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Altair Borges, Jader Gabriel Ioris, João Carlos Suldowski, Julcemir Bombassaro, Sabino Zilli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1307/urgencia_especial_-_pl_56-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1307/urgencia_especial_-_pl_56-assinado.pdf</t>
   </si>
   <si>
     <t>Urgência Especial, dos vereadores das bancadas do PP e PSD, ao projeto de lei nº 56/2025, que altera a Lei n. 2.906, de 1º de julho de 2025, que autoriza o Poder Executivo Municipal a conceder auxílio financeiro a organizações da sociedade civil.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1318/requerimento_59_-_jader_-_pedido_prazo_pl_38.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1318/requerimento_59_-_jader_-_pedido_prazo_pl_38.pdf</t>
   </si>
   <si>
     <t>Requerendo prorrogação de prazo para apresentar relatório ao Projeto de Lei nº 54/2025.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1319/requerimento_60_-_edson_-_pedido_informacoes_samu.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1319/requerimento_60_-_edson_-_pedido_informacoes_samu.pdf</t>
   </si>
   <si>
     <t>Requerendo do Chefe do Executivo Municipal, bem como da Diretora da UPA e da Coordenação do SAMU local, informações detalhadas sobre a atual organização da escala de plantões dos profissionais que atuam no SAMU.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1328/requerimento_61_-_mauro_cesar_michelon_-__dados_educacao.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1328/requerimento_61_-_mauro_cesar_michelon_-__dados_educacao.pdf</t>
   </si>
   <si>
     <t>Requerer informações pertinentes a Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1337/requerimento_62-2025_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1337/requerimento_62-2025_-_mauro.pdf</t>
   </si>
   <si>
     <t>Retirada de tramitação do Projeto de Lei nº 43/2025.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1338/requerimento_63-2025_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1338/requerimento_63-2025_-_mauro.pdf</t>
   </si>
   <si>
     <t>Pedido de vistas ao parecer nº 126, da Comissão de Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1339/requerimento_64-2025_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1339/requerimento_64-2025_-_mauro.pdf</t>
   </si>
   <si>
     <t>Adiamento de discussão ou votação ao parecer nº 126, da Comissão de Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1340/requerimento_jader_prorroga_prazo_plc_20-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1340/requerimento_jader_prorroga_prazo_plc_20-assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 065/2025, do vereador Jader Gabriel Ioris, requerendo prorrogação de prazo para apresentar relatório ao Projeto de Lei Complementar nº 20/2025, que “Altera a Lei Complementar Municipal n° 146, de 28/12/2012, que institui o Plano Diretor Participativo do Município de São Lourenço do Oeste - SC, e dá outras providências.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1348/requerimento_joao-assiando.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1348/requerimento_joao-assiando.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 66, do vereador João Carlos Suldowski, requerendo ao Executivo Municipal, informações pertinentes a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1352/requerimento_67_-_jader_-_pedido_de_prazo_plc_20-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1352/requerimento_67_-_jader_-_pedido_de_prazo_plc_20-assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 67, do vereador Jader Gabriel Ioris, requerendo prorrogação de prazo para apresentar relatório ao Projeto de Lei Complementar nº 20/2025 que “Altera a Lei Complementar Municipal n° 146, de 28/12/2012, que institui o Plano Diretor Participativo do Município de São Lourenço do Oeste - SC, e dá outras providências.”</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1365/requerimento_68_-_altair_-_sitraslo.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1365/requerimento_68_-_altair_-_sitraslo.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 068/2025, do vereador Altair Borges, requerendo informações do Sindicato dos Servidores Públicos Municipais - SITRASLO, relacionadas à Comissão para Revisão do Estatuto dos Servidores Públicos Municipais de São Lourenço do Oeste, nomeada pelo Decreto nº 9.130, de 1º de agosto de 2025.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1369/requerimento_69_-_mauro_cesar_michelon_-__seguranca_trabalho_servidores_e_terceiros.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1369/requerimento_69_-_mauro_cesar_michelon_-__seguranca_trabalho_servidores_e_terceiros.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 069/2025, do vereador Mauro Cesar Michelon, requerendo do Executivo Municipal informações sobre a Segurança no Trabalho.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1382/requerimento_70_-_mauro_cesar_michelon_-_concislo_-_emendas_plano_diretor.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1382/requerimento_70_-_mauro_cesar_michelon_-_concislo_-_emendas_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado o Presidente do CONCISLO – Conselho da Cidade de São Lourenço do Oeste, para que dentro dos prazos legais, se posicione sobre as informações referentes ao Projeto de Lei Complementar nº 20/2025 o qual “altera a Lei Complementar Municipal n° 146, de 28/12/2012, que institui o Plano Diretor Participativo do Município de São Lourenço do Oeste - SC, e dá outras providências”.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1383/requerimento_71_-_jader_-_pedido_de_prazo_plc_20.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1383/requerimento_71_-_jader_-_pedido_de_prazo_plc_20.pdf</t>
   </si>
   <si>
     <t>Requerer prorrogação de prazo para apresentar relatório ao Projeto de Lei Complementar n. 20/2025, que “Altera a Lei Complementar Municipal n° 146, de 28/12/2012, que institui o Plano Diretor Participativo do Município de São Lourenço do Oeste - SC, e dá outras providências.”</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA, Altair Borges, Edison Demarchi, João Carlos Suldowski, Mauro Cesar Michelon</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1394/requerimento_72_-_mesa_diretora_facecard.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1394/requerimento_72_-_mesa_diretora_facecard.pdf</t>
   </si>
   <si>
     <t>Pedido de informações, requerendo que seja oficiado o Executivo Municipal para que preste à Câmara Municipal, dentro dos prazos legais, as seguintes informações pertinentes ao cartão vale-alimentação FaceCard:</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1396/requerimento_73_-_edson_ferrari.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1396/requerimento_73_-_edson_ferrari.pdf</t>
   </si>
   <si>
     <t>Requerendo que seja oficiado o Executivo Municipal e a Secretaria Municipal de Saúde, para que dentro dos prazos legais, se posicionem sobre as seguintes informações sobre o atendimento a pacientes que fazem uso de medicamentos injetáveis nos finais de semana e feriados.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1397/requerimento_74_-_pedido_de_prazo_altair.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1397/requerimento_74_-_pedido_de_prazo_altair.pdf</t>
   </si>
   <si>
     <t>Requerendo prorrogação de prazo para apresentar relatório ao Projeto de Lei   n. 75/2025, que “Institui a Política Municipal de Atenção às Pessoas Ostomizadas no âmbito do município de São Lourenço do Oeste e dá outras providencias.”</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1398/requerimento_75_-_pedido_de_prazo_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1398/requerimento_75_-_pedido_de_prazo_mauro.pdf</t>
   </si>
   <si>
     <t>Requerendo prorrogação de prazo para apresentar relatório ao Projeto de Lei   n. 77/2025, que “Dispõe sobre a alteração da Lei Municipal nº 1.807, de 27 de maio de 2009.”</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Edson Ferrari, Mauro Cesar Michelon</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1437/requerimento_de_participacao_remota.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1437/requerimento_de_participacao_remota.pdf</t>
   </si>
   <si>
     <t>Requerendo a participação de forma remota da 35ª Sessão Ordinária de 2025 da 1ª Sessão Legislativa da 17ª Legislatura, em 03/11/2025.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Edison Demarchi</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1453/urgencia_especial._pl_86.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1453/urgencia_especial._pl_86.pdf</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial ao Projeto de Lei n° 86/2025 - Declara de Utilidade Pública a Sociedade Rural do Noroeste de Santa Catarina.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1454/requerimento_pedido_de_prazo_jader.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1454/requerimento_pedido_de_prazo_jader.pdf</t>
   </si>
   <si>
     <t>Prorrogação de prazo para apresentar relatório ao Projeto de Lei n. 85/2025, que “Altera a Lei nº 2.374, de 20 de dezembro de 2017, que autoriza o Poder Executivo Municipal a custear parte do transporte de alunos do ensino superior.”</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1467/requerimento_pedido_de_prazo_jader.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1467/requerimento_pedido_de_prazo_jader.pdf</t>
   </si>
   <si>
     <t>Requerer prorrogação de prazo para apresentar relatório ao Projeto de Lei Complementar n. 32/2025, que “Cria programa de cooperação entre o Município de São Lourenço do Oeste e a ACISLO - Associação Empresarial e Cultural de São Lourenço do Oeste, e dá outras providências.”</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1469/declaracao_de_voto_-_requerimento_plom_002-2025_1.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1469/declaracao_de_voto_-_requerimento_plom_002-2025_1.pdf</t>
   </si>
   <si>
     <t>Requer o recebimento de declaração de voto ao PROJETO DE EMENDA À LEI ORGÂNICA DO MUNICÍPIO Nº 02, DE 19 DE NOVEMBRO DE 2025, com posterior inclusão/transcrição na ata da sessão, em inteiro teor.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1473/urgencia_especial_pl_93.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1473/urgencia_especial_pl_93.pdf</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial ao projeto de lei nº 93/2025, que Autoriza o Poder Executivo Municipal a realizar a abertura de crédito adicional - anulação de dotações, no orçamento programa de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Adílio Carubin</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/261/requerimento_-_asfalto_sao_roque.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/261/requerimento_-_asfalto_sao_roque.pdf</t>
   </si>
   <si>
     <t>Cópia do Contrato com a empresa que está realizando a pavimentação asfáltica no Distrito de São Roque e Presidente Juscelino.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/262/requerimento_-_contrato_orbenk.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/262/requerimento_-_contrato_orbenk.pdf</t>
   </si>
   <si>
     <t>Cópia do Contrato firmado com a empresa Orbenk.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/265/2024-01-14_-_requerimento_mauro_-_informacoes_plc_001-2024.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/265/2024-01-14_-_requerimento_mauro_-_informacoes_plc_001-2024.pdf</t>
   </si>
   <si>
     <t>Pedido de informações referentes ao Projeto de Lei Complementar nº 001/2024.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Rennã Higor Fedrigo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/268/requerimento_celesc.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/268/requerimento_celesc.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações à Concessionária do Serviço Público de Distribuição de Energia Elétrica (CELESC – Centrais Elétricas de Santa Catarina), sobre as medidas que estão sendo adotadas no que diz respeito aos cabos e fios inutilizados, presentes nos postes de São Lourenço do Oeste –SC.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/269/requerimento_celesc.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/269/requerimento_celesc.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 4/2024 - Pedido de Informação, à Concessionária do Serviço Público de Distribuição de Energia Elétrica (CELESC – Centrais Elétricas de Santa Catarina), sobre as medidas que estão sendo adotadas no que diz respeito aos cabos e fios inutilizados, presentes nos postes de São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/280/requerimento_-_licenca_adilio.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/280/requerimento_-_licenca_adilio.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA, para o período de 01 a 31 de março de 2024, para tratar, sem remuneração, de interesse particular.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/294/retira_projeto_-_marlice.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/294/retira_projeto_-_marlice.pdf</t>
   </si>
   <si>
     <t>Retirada de projeto de tramitação</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/301/requerimento_anatel.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/301/requerimento_anatel.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações à ANATEL - Agência Nacional de Telecomunicações, sobre a recorrente queda de sinal de operadora no município de São Lourenço do Oeste - SC, bem como solicitar informações sobre a tecnologia 5G.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/307/urgencia_especial_diversos_pls.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/307/urgencia_especial_diversos_pls.pdf</t>
   </si>
   <si>
     <t>Urgência Especial aos projetos de leis relacionados, considerando serem matérias correlatas e cuja fundamentação para celeridade ser a mesma, e ainda, em atenção a solicitação da Administração Municipal: Projetos de Leis Complementares nº 05, 06, 07, 08 e 09/2024 e Projeto de Lei Ordinária nº 08/2024.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/539/requerimento_renna_assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/539/requerimento_renna_assinado.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações a Prefeitura Municipal de São Lourenço do Oeste sobre a aquisição e compras de combustíveis.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/602/mauro_cesar_michelon_-_requerimento_11_casan_assinado_1.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/602/mauro_cesar_michelon_-_requerimento_11_casan_assinado_1.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiada a CASAN – Companhia Catarinense de Águas e Saneamento, representada pelo Sr. Diretor Presidente Edson Moritz Martins da Silva, para que preste à Câmara de Vereadores, dentro dos prazos legais, as seguintes informações.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>Adílio Carubin, Adilson Sperança, Edson Ferrari, Gilmar de Camargo, José Deon, Marlice Villani Perazoli, Mauro Cesar Michelon, Rennã Higor Fedrigo, Silvian Requiel Hentz</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/603/2024-04-08_-_urgencia_especial_pl_12.24_fumace_assinado_1.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/603/2024-04-08_-_urgencia_especial_pl_12.24_fumace_assinado_1.pdf</t>
   </si>
   <si>
     <t>Requerer Tramitação de Urgência Especial ao Projeto de Lei nº 012/2024, de autoria do Executivo Municipal o qual “altera a Lei nº 2.696, de 08 de setembro de 2022”.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/658/requerimento_agentes.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/658/requerimento_agentes.pdf</t>
   </si>
   <si>
     <t>Informações sobre normas que regulam o exercício profissional dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/668/requerimento_renna.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/668/requerimento_renna.pdf</t>
   </si>
   <si>
     <t>Requerer prorrogação de prazo para exarar parecer ao Projeto de Lei n˚ 010/2024, que dispõe sobre a alteração da Lei Municipal 1.559, de 16 de dezembro de 2005, e dá outras providências.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/788/requerimento_adilio_-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/788/requerimento_adilio_-assinado.pdf</t>
   </si>
   <si>
     <t>Solicitando informações ao Executivo Municipal, sobre os valores são pagos em consertos de pneus de maquinários do Município.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/789/requerimento_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/789/requerimento_mauro.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 15/2024 - Pedido de informações, de autoria do vereador Mauro Michelon, ao Executivo Municipal, sobre o Projeto de Lei Complementar nº 011/2024, o qual dispõe sobre a alteração da Lei n° 387, de 22 de agosto de 1983, que institui o Código de Posturas no Município de São Lourenço do Oeste - SC.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>Adilson Sperança</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/811/requerimento_adilson-assinada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/811/requerimento_adilson-assinada.pdf</t>
   </si>
   <si>
     <t>Pedido de informações sobre a Lei municipal nº 1.705 de 11 de outubro de 2007, a qual Institui auxílio-alimentação aos servidores municipais da Administração Municipal direta e dá outras providências.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/812/requerimento_adilson-assinada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/812/requerimento_adilson-assinada.pdf</t>
   </si>
   <si>
     <t>Pedido de informações, sobre a Lei municipal nº 1.705 de 11 de outubro de 2007, a qual institui auxílio-alimentação aos servidores municipais da Administração Municipal direta e inaplicabilidade aos servidores do magistério.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/819/requerimento_adilio_-.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/819/requerimento_adilio_-.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação sobre a distribuição de cisternas.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>CLJ - Comissão de Legislação, Justiça e Redação</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/820/urg_especial_ao_plc_13.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/820/urg_especial_ao_plc_13.pdf</t>
   </si>
   <si>
     <t>URGÊNCIA ESPECIAL AO PROJETO DE LEI COMPLEMENTAR N° 13/2024.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA, Adilson Sperança, José Deon, Marlice Villani Perazoli, Mauro Cesar Michelon</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/830/urgencia_especial_pl_21.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/830/urgencia_especial_pl_21.pdf</t>
   </si>
   <si>
     <t>Urgência Especial ao Projeto de Lei 021/2024, de autoria do Executivo Municipal o qual “Autoriza o chefe do Poder Executivo Municipal a fornecer o transporte de associados do Rotary Club São Lourenço, ao Município de Estrela - RS, para prestação de serviços voluntários de limpeza e reparos da Secretaria Municipal de Educação e suas unidades escolares.”</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/864/requerimento_mauro_-_prazo_pl_11.22_1.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/864/requerimento_mauro_-_prazo_pl_11.22_1.pdf</t>
   </si>
   <si>
     <t>Requerer prorrogação de prazo para apresentar relatório ao Projeto de Lei nº 019/2024, o qual aprova o projeto do Loteamento São Francisco II, com área de 121.609,24 m², e dá outras providências.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/929/requerimento_renna.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/929/requerimento_renna.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA, para o período de 10 de setembro a 10 de outubro, para tratar, sem remuneração, de interesse particular.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/930/2024-09-09_-_mauro_cesar_michelon_-_requerimento_-_dados_emendas_parlamentares.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/930/2024-09-09_-_mauro_cesar_michelon_-_requerimento_-_dados_emendas_parlamentares.pdf</t>
   </si>
   <si>
     <t>Pedido de informação para fins de esclarecimento a toda municipalidade, requeiro que seja apresentado relatório contendo todas as emendas parlamentares recebidas por este munícipio no período de 01/01/2021 à 02/09/2024.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_01.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Requerendo informações do Executivo Municipal, Secretário de Desenvolvimento Urbano, sobre a ampliação do Cemitério Municipal Jardim da Saudade.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/78/requerimento_02.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/78/requerimento_02.pdf</t>
   </si>
   <si>
     <t>Requerendo informações do Executivo Municipal, referente a data de entrega da nova Arena Esportiva.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/79/requerimento_03.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/79/requerimento_03.pdf</t>
   </si>
   <si>
     <t>Requerendo informações do Executivo Municipal, sobre a edificação do Centro de Reabilitação animal de São Lourenço do Oeste.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento_04.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento_04.pdf</t>
   </si>
   <si>
     <t>Requerendo informações do Executivo Municipal, referente a construção da Escola Básica Municipal Santa Maria Goretti, situada no Bairro Progresso.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/81/requerimento_05.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/81/requerimento_05.pdf</t>
   </si>
   <si>
     <t>Requerendo informações do Executivo Municipal, sobre o imóvel que seria destinado à Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento_06.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento_06.pdf</t>
   </si>
   <si>
     <t>Requerendo informações do Executivo Municipal, Secretário de Desenvolvimento Urbano, referente ao cronograma para retomada dos mutirões comunitários em nossa cidade (Bairros e Distritos), caso já exista, enviar cópia a essa Casa de Leis.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento_07.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento_07.pdf</t>
   </si>
   <si>
     <t>Requerendo do Executivo Municipal, informações sobre a regularização de obras irregulares no município.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento_08.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento_08.pdf</t>
   </si>
   <si>
     <t>Requerimento de urgência especial ao projeto de lei complementar nº 6/2023, de autoria da Mesa Diretora.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/85/requerimento_09.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/85/requerimento_09.pdf</t>
   </si>
   <si>
     <t>Requerendo do Executivo Municipal e da CELESC - Centrais Elétricas de Santa Catarina, informações sobre a Contribuição para o Custeio do Serviço de Iluminação Pública - COSIP, quando o contribuinte também produz a própria energia.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>CEC - Comissão de Educação, Cultura, Saúde, Assistência Social e Causa Animal (inativa)</t>
   </si>
   <si>
     <t>Urgência especial ao projeto de lei complementar nº 07/2023, de autoria dos vereadores Edson Ferrari, Marlice Perazoli e José Deon.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>MDB</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/87/requerimento_11.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/87/requerimento_11.pdf</t>
   </si>
   <si>
     <t>Urgência especial ao projeto de lei nº 16/2023, de autoria da Bancada do MDB, vereadores Rennã, Edson, Marlice e Mauro.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/88/requerimento_12.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/88/requerimento_12.pdf</t>
   </si>
   <si>
     <t>Urgência especial ao projeto de lei nº 23/2023, de autoria da Bancada do MDB, vereadores Rennã, Edson, Marlice e Mauro.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_13.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_13.pdf</t>
   </si>
   <si>
     <t>Urgência especial ao projeto de lei nº 30/2023, de autoria da Bancada do MDB.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_14.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_14.pdf</t>
   </si>
   <si>
     <t>Requerendo do Comando Geral da Polícia Militar do Estado de Santa Catarina, informações acerca de projeto e recursos para a revitalização do Batalhão da Polícia Militar, do município de São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças, Orçamento e Contas</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_15.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_15.pdf</t>
   </si>
   <si>
     <t>Requerendo informações sobre o Projeto de Lei nº 37/2023, o qual “autoriza o Poder Executivo Municipal a custear o transporte de alunos que frequentem instituições de ensino fundamental privadas estabelecidas em São Lourenço do Oeste, em viagens com finalidade educacional, e dá outras providências”,</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Silvian Requiel Hentz</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_16.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_16.pdf</t>
   </si>
   <si>
     <t>Requerendo informações sobre o evento que no ano passado aconteceu entre ao dias 10 a 13 de fevereiro a EFAISLO, a qual teve as seguintes atrações: Paulinho Mocelin, Israel e Rodolfo, Baitaca, Hugo e Guilherme, Planeta Som, Felipe Araújo, Quatro Latinos e Amado Batista, e ainda, que no dia 22_x000D_
 de julho do corrente ano, em comemoração aos 50 anos do FLIC foi anunciado o show nacional com a Banda Roupa Nova, requer que o Executivo informe os valores pagos discriminadamente a cada artista/banda.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_17.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_17.pdf</t>
   </si>
   <si>
     <t>Requerendo do Executivo, por meio do Secretário Municipal de Desenvolvimento Urbano, informações inerentes a essa secretaria.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/32/requerimento_19_-_vereador_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/32/requerimento_19_-_vereador_mauro.pdf</t>
   </si>
   <si>
     <t>Requerer a prorrogação de prazo para exarar parecer acerca do Projeto de Lei nº 58/2023, que institui a revisão do Plano Municipal de Saneamento Básico do Município de São Lourenço do Oeste, e dá outras providências.</t>
   </si>
   <si>
     <t>Requerimento nº 19, de autoria do vereador Mauro Michelon, requerendo informações referentes as fontes e cisternas construídas no período de 01/01/2021 à 20/08/2023, bem como os nomes dos beneficiados, local e o número de pessoas atendidas.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_20.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_20.pdf</t>
   </si>
   <si>
     <t>Requerer prorrogação de prazo para exarar parecer ao Projeto de Lei nº 58/2023, o qual institui a revisão do Plano Municipal de Saneamento Básico do Município de São Lourenço do Oeste, e dá outras providências.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Rennã Higor Fedrigo, Edson Ferrari, Gilmar de Camargo, José Deon, Marlice Villani Perazoli, Mauro Cesar Michelon, Silvian Requiel Hentz</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/108/requerimento_-_21.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/108/requerimento_-_21.pdf</t>
   </si>
   <si>
     <t>Requerendo tramitação de Urgência Especial ao Projeto de Lei nº 68/2023, de autoria do Executivo Municipal, onde “Autoriza o Poder Executivo Municipal a conceder auxílio financeiro a organização da sociedade civil Invernadas Artísticas Amizade sem Fronteiras.”</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/118/requerimento_-_22.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/118/requerimento_-_22.pdf</t>
   </si>
   <si>
     <t>Requerendo que seja oficiado o Executivo Municipal para que, por meio da Secretaria Municipal de Saúde, encaminhe à Câmara Municipal, dentro dos prazos legais, as seguintes informações/documentos: Arquivos de imagens das câmeras de monitoramento da Unidade de Pronto Atendimento - UPA deste município, referentes ao dia 30 de julho de 2023, no horário das 16hs até às 18h30.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/133/requerimento_-_dentistas.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/133/requerimento_-_dentistas.pdf</t>
   </si>
   <si>
     <t>Requerendo a quantidade de atendimentos realizados pelos profissionais da Odontologia em cada Unidade de Saúde do município nos últimos 30 dias.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/195/requerimento_-_ferrari.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/195/requerimento_-_ferrari.pdf</t>
   </si>
   <si>
     <t>Qual a Lei ou outro ato normativo (Decreto ou portaria) expedida pelo Poder Executivo Municipal que autorizou o Funcionário Público Edson Ferrari a fazer a carga horária de 30 horas semanais - turno de 6 horas e qual o período que ele trabalhará neste regime? Ou é indeterminado? Requer cópia do ato normativo, bem como a justificativa se houver.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/208/requerimento_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/208/requerimento_mauro.pdf</t>
   </si>
   <si>
     <t>Considerando que tramita nesta Casa de Leis o Projeto de Lei nº 95/2023, o qual versa sobre autorização de doação de patrulhas mecanizadas às associações de máquinas e de veículo à APAE de São Lourenço do Oeste, e sendo este vereador o relator do Projeto, requer informações especificamente aos bens que serão doados às Associações.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/225/requerimento_-_funcionarios.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/225/requerimento_-_funcionarios.pdf</t>
   </si>
   <si>
     <t>Informações sobre os servidores: Ani Carolini Pereira, Diogo Sutilli, Alexandro Mezomo e Eliane Santana, referente ao horário especial de trabalho realizado pelos mesmos.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/255/urgencia_especial_pl_108.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/255/urgencia_especial_pl_108.pdf</t>
   </si>
   <si>
     <t>Urgência Especial ao Projeto de Lei nº 108/2023, de autoria do Executivo Municipal, que autoriza o Poder Executivo Municipal a realizar a abertura de crédito suplementar por anulação de dotações no orçamento programa de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_001.22.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_001.22.pdf</t>
   </si>
   <si>
     <t>O Vereador requer prorrogação de prazo para exarar parecer ao Projeto de Lei Complementar n˚ 070/2021, que dispõe sobre o regime de concessão da prestação de serviços públicos funerários, institui a Central de Óbitos do Município de São Lourenço do Oeste, e dá outras providências.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/610/requerimento_02.22_renna.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/610/requerimento_02.22_renna.pdf</t>
   </si>
   <si>
     <t>é possível que chácaras de recreio sejam constituídas dentro do zoneamento urbano definido, com área mínima de 5 mil metros quadrados_x000D_
 Dessa forma, diante do que foi exposto o questionamento que se faz é se esta Secretaria tem conhecimento dessas irregularidades e se positivo, se está tomando as providências cabíveis. Em caso negativo, requer-se que sejam feitas diligências nesse sentido – fiscalização in loco  para que a situacão não fique irreversível e venha a causar prejuízos por conta de ocupações irregulares.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/727/requerimento_03_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/727/requerimento_03_mauro.pdf</t>
   </si>
   <si>
     <t>Informações sobre os cargos vagos de Profissionais da Educação e da previsão do chamamento e contratação.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/624/adilio_04.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/624/adilio_04.pdf</t>
   </si>
   <si>
     <t>Requer cópia do Processo Licitatório da Concessão da Rodoviária e cópia do Contrato da Empresa ganhadora da Licitação.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/732/requerimento_05_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/732/requerimento_05_mauro.pdf</t>
   </si>
   <si>
     <t>Requerer prorrogação de prazo para exarar parecer ao Projeto de Lei nº 11/2022, que dispõe sobre desafetação de imóvel e afetação para edificação do Centro de Reabilitação Animal de São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>Adilson Sperança, Edson Ferrari, Silvian Requiel Hentz</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/734/requerimento_06_urgencia_especial.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/734/requerimento_06_urgencia_especial.pdf</t>
   </si>
   <si>
     <t>Tramitação de Urgência Especial ao Projeto de Lei Complementar n. 010/2022, de autoria do Executivo Municipal, “dispõe sobre indenização especial por encerramento voluntário do vínculo jurídico com a administração municipal aos servidores públicos que identifica, altera a Lei Complementar n° 230 de 20 de dezembro de 2018, e dá outras providências.”</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/623/adilio_07.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/623/adilio_07.pdf</t>
   </si>
   <si>
     <t>Requer  imagens das câmeras de vigilância da sala de recepção e atendimento da UPA, do dia 26 de março de 2022, das 18 às 20h</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/628/silvian_08.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/628/silvian_08.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Executivo Municipal de São Lourenço do Oeste, para que forneça à Câmara de Vereadores, dentro dos prazos legais, informações pertinentes a Secretaria de Assistência Social no mandato passado, do ano de 2017 a 2020.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/615/edson_09.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/615/edson_09.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA, para o período de 05 de abril a 05 de maio de 2022, para tratar, sem remuneração, de interesse particular.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/622/adilio_10.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/622/adilio_10.pdf</t>
   </si>
   <si>
     <t>Reque imagens das câmeras de vigilância da sala de recepção e atendimento da UPA, do dia 26 de março de 2022, das 18 às 22h.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/735/requerimento_renna_11.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/735/requerimento_renna_11.pdf</t>
   </si>
   <si>
     <t>Requerer prorrogação de prazo para exarar parecer acerca do Projeto de Lei n˚ 021/2022, que dispõe sobre a faixa de domínio do Contorno Leste e dá outras providências.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/620/adilio_12.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/620/adilio_12.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Executivo Municipal de São Lourenço do Oeste, para que forneça à Câmara de Vereadores, dentro dos prazos legais, cópia do contrato de aluguel do imóvel onde funciona o CAPS do município.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/626/adilio_13.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/626/adilio_13.pdf</t>
   </si>
   <si>
     <t>Requer a discriminação dos valores da receita arrecadada em virtude dos impostos recolhidos no Distrito de São Roque, bem como a relação da despesa efetuada pelo Município para a manutenção desse mesmo Distrito, referente ao ano de 2021 até o presente momento.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/621/adilio_14.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/621/adilio_14.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Executivo Municipal de São Lourenço do Oeste, para que forneça à Câmara de Vereadores, dentro dos prazos legais, imagens das câmeras de vigilância da porta que dá acesso a sala do Secretário de Agricultura, do dia 28 de abril de 2022.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/612/requerimento_mauro_-_inf._ruas.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/612/requerimento_mauro_-_inf._ruas.pdf</t>
   </si>
   <si>
     <t>Requer regularização e melhorias na Rua Aderbal Ramos da Silva, trecho entre as Ruas Aquilino Trento e Rua Desidério Costa.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>Adilson Sperança, Mesa Diretora - MESA, José Deon, Marlice Villani Perazoli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/736/requerimento_16_urgencia.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/736/requerimento_16_urgencia.pdf</t>
   </si>
   <si>
     <t>Urgência Especial ao Projeto de Lei n. 030/2022, de autoria do Executivo Municipal, que “altera a Lei n. 2.105, de 13 de agosto de 2013, e dá outras providências.”</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>MDB, Edson Ferrari, Marlice Villani Perazoli, Mauro Cesar Michelon, Rennã Higor Fedrigo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/737/requerimento_de_urgencia_mdb_17.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/737/requerimento_de_urgencia_mdb_17.pdf</t>
   </si>
   <si>
     <t>Urgência Especial ao Projeto de Lei nº 035/2022, de autoria do Executivo Municipal, que “Dispõe sobre a ratificação do Contrato de Consórcio Público do CIMAM - Consórcio Intermunicipal Multifinalitário da AMNOROESTE”.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>José Deon</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/738/requerimento_18_jose.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/738/requerimento_18_jose.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA, para o período de 15 de junho a 17 de julho de 2022, para tratar, sem remuneração, de interesse particular.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/739/requerimento_19_mdb.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/739/requerimento_19_mdb.pdf</t>
   </si>
   <si>
     <t>Requerer pedido de informações à Companhia Catarinense de Águas e Saneamento – CASAN, acerca da perfuração de novo poço tubular profundo do Município de São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>CLJ - Comissão de Legislação, Justiça e Redação, Rennã Higor Fedrigo, Mauro Cesar Michelon, Silvian Requiel Hentz</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/740/requerimento_20_legislacao.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/740/requerimento_20_legislacao.pdf</t>
   </si>
   <si>
     <t>Requerer a retirada da Emenda Aditiva nº 01/2022, referente ao Projeto de Emenda à Lei Orgânica nº 01/2022.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/619/adilio_21.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/619/adilio_21.pdf</t>
   </si>
   <si>
     <t>Requer  informações do Executivo para que esclareça que funcionários terceirizados da empresa Orbenk, que presta serviços a diversas Secretarias do Município, e em especial a de Agricultura, estão operando máquinas e dirigindo caminhões, fora das funções para que foram contratados, e sem a habilitação exigida.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>Adilson Sperança, Mesa Diretora - MESA, Jandir Antunes de Oliveira (Jotha Antunes), Marlice Villani Perazoli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/741/requerimento_22_mesa_diretora.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/741/requerimento_22_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Urgência Especial ao Projeto de Lei Complementar nº 18/2022, de autoria do Executivo Municipal, altera a Lei Complementar n° 56, de 14 de outubro de 2005, que dispõe sobre o plano de cargos e vencimentos, cria, modifica atribuições e extingue cargos e vagas no quadro único de pessoal do poder executivo municipal e dá outras providências.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/604/2022-08-08_-_mauro_cesar_michelon_-_requerimento_ampliacao_plano_diretor.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/604/2022-08-08_-_mauro_cesar_michelon_-_requerimento_ampliacao_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Requer,considerando a efetiva implantação do contorno viário leste, bem como a revisão decenal do Plano Diretor a ser feita neste ano, solicito informações se já existem estudos para apresentação ao CONCISLO.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>Marlice Villani Perazoli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/606/requerimento_-_licenca_marlice.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/606/requerimento_-_licenca_marlice.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA, para o período de 16 de agosto a 15 de setembro de 2022, para tratar, sem remuneração, de interesse particular.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/608/requerimento_-_licenca_renna.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/608/requerimento_-_licenca_renna.pdf</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/742/requerimento_26_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/742/requerimento_26_mauro.pdf</t>
   </si>
   <si>
     <t>Pedido de informações.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/743/requerimento_27_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/743/requerimento_27_mauro.pdf</t>
   </si>
   <si>
     <t>Requerer prorrogação de prazo para exarar parecer acerca do Projeto de Lei Complementar n˚ 22/2022, que dispõe sobre a reformulação do Plano de Carreira e Remuneração do Magistério Público Municipal de São Lourenço do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/744/requerimento_28_adilio.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/744/requerimento_28_adilio.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA, para o período de 01 a 30 de setembro 2022, para tratar, sem remuneração, de interesse particular.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/625/adilio_29.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/625/adilio_29.pdf</t>
   </si>
   <si>
     <t>Requer informações pertinentes a Secretaria de Saúde, especificamente sobre o paradeiro da UTI Móvel do Município.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>Ledeni Pieta</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/616/ledeni_30.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/616/ledeni_30.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA, para o período de 01 de outubro a 06 de dezembro de 2022, para tratar, sem remuneração, de interesse particular.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>Jandir Antunes de Oliveira (Jotha Antunes)</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/617/jotha_31.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/617/jotha_31.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA, para o período de 18 de outubro a 16 de novembro de 2022, para tratar, sem remuneração, de interesse particular.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/611/requerimento_ccj_-_renna.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/611/requerimento_ccj_-_renna.pdf</t>
   </si>
   <si>
     <t>requerer informações adicionais da Secretaria de Administração e Fazenda acerca dos zoneamentos que tratam o Projeto de Lei Complementar n˚ 028/2022, para que a Comissão possa emitir parecer com mais embasamento e esclarecimento.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/618/adilio_33.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/618/adilio_33.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA, para o período de 25 de outubro a 25 de novembro de 2022, para tratar, sem remuneração, de interesse particular.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/614/mauro_34.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/614/mauro_34.pdf</t>
   </si>
   <si>
     <t>Requeremos informações se o Município após efetivada a doação já possui outro local destinado para abrigar as instalações do SCFV.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/745/requerimento_35_renna.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/745/requerimento_35_renna.pdf</t>
   </si>
   <si>
     <t>Retirada do Projeto de Lei Complementar n˚ 15/2022 de minha autoria, que trata sobre alterações no Código de Edificações.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/605/2022-10-31_-_mauro_cesar_michelon_-_requerimento_pagamento_via_pix_e_transferencias_bancarias.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/605/2022-10-31_-_mauro_cesar_michelon_-_requerimento_pagamento_via_pix_e_transferencias_bancarias.pdf</t>
   </si>
   <si>
     <t>Institui no município de São Lourenço do Oeste - SC, o direito do contribuinte ter acesso a meios e formas de pagamento digital, tais como PIX e transferência bancária, para quitação de débitos de natureza tributária, taxas e contribuições”.Requer seja esclarecido se existe atualmente estrutura e interesse da Administração em implantar tais serviços,.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/746/requerimento_37_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/746/requerimento_37_mauro.pdf</t>
   </si>
   <si>
     <t>Requerer prorrogação de prazo para exarar parecer ao Projeto de lei nº 65/2022, que “Institui no município de São Lourenço do Oeste – SC, o direito do contribuinte ter acesso a meios e formas de pagamento digital, tais como PIX e transferência bancária, para quitação de débitos de natureza tributária, taxas e contribuições. ”</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/607/requerimento_-_licenca_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/607/requerimento_-_licenca_mauro.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA, para o período de 08 de novembro a 07 de dezembro de 2022, para tratar, sem remuneração, de interesse particular.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_mauro_-_informacoes_profissionais_da_educacao.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_mauro_-_informacoes_profissionais_da_educacao.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os cargos vagos de Profissionais da Educação e da previsão do chamamento e contratação:</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>Eliane Regina Noal Battisti</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/627/eliane_40.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/627/eliane_40.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a CASAN - Companhia Catarinense de Águas e Saneamento, para que forneça à Câmara de Vereadores,  informações relativas aos investimentos em São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/731/requerimento_03_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/731/requerimento_03_mauro.pdf</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/592/requerimento_adilio_-_informacoes_diversas.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/592/requerimento_adilio_-_informacoes_diversas.pdf</t>
   </si>
   <si>
     <t>Requer o Relatório mensal de horas trabalhadas nos anos de 2019 e 2020 do caminhão terceirizado Placa EVO 9621. (Obs. todo o serviço realizado possui um relatório de horas trabalhadas com valor pago); Comprovantes como nota fiscal que comprovem o valor gasto na ponte da Comunidade de Rio Feliciano; Todos os pagamentos de 2021 feitos para a Empresa Cruzeiro e tipo de obras realizadas pela mesma;Todos os pagamentos feitos e relatórios dos serviços realizados durante o ano de 2021 para a Empresa Noroeste Terra Planagem.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/715/requerimento_002.docx</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/715/requerimento_002.docx</t>
   </si>
   <si>
     <t>Requerer prorrogação de prazo para exarar parecer acerca do Projeto de Lei Complementar n˚ 011/2021, que visa alterar a Lei Complementar n˚ 146, de 28 de dezembro de 2012, que institui o Plano Diretor Participativo do Município de São Lourenço do Oeste/SC, e dá outras providências.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>MDB, Edilso Paulo Ranzan, Edson Ferrari, Marlice Villani Perazoli, Rennã Higor Fedrigo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/716/requerimento_03_mdb.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/716/requerimento_03_mdb.pdf</t>
   </si>
   <si>
     <t>Realização de audiência pública para o dia 11 de maio de 2021, a partir das 19h, seguindo todos os procedimentos e protocolos de prevenção a Covid-19, para debater questões pertinentes ao trânsito de São Lourenço do Oeste, com vistas a discussão sobre o transporte de carga pesada, estacionamento rotativo, transporte coletivo, acidentes de trânsito, dentre outros aspectos, visando buscar soluções para o trânsito de nosso município.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/600/requerimento_silvian_-_informacoes_diversas_-_copia.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/600/requerimento_silvian_-_informacoes_diversas_-_copia.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre as horas maquinas.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/586/requerimento_adilio_-_imagens_sala_da_saude.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/586/requerimento_adilio_-_imagens_sala_da_saude.pdf</t>
   </si>
   <si>
     <t>Requer imagens das câmeras de vigilância da sala da Secretária Municipal de Saúde, e do corredor que dá acesso a sala da Secretária, no dia 13 de abril de 2021.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/717/requerimento_06_adilio.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/717/requerimento_06_adilio.pdf</t>
   </si>
   <si>
     <t>Relatórios do ponto eletrônico e das horas trabalhadas pela servidora municipal Ângela Beux, no período de 2013 até a presente data.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/719/requerimento_07_silvian.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/719/requerimento_07_silvian.pdf</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/599/requerimento_silvian_-_editais.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/599/requerimento_silvian_-_editais.pdf</t>
   </si>
   <si>
     <t>Requer cópia de todos os editais de processos licitatórios relativos à contratação de empresas para prestação de serviços de horas máquinas para a área rural, com as respectivas atas de julgamento, homologações e contratos em decorrências destes, nos anos de 2017 a 2020.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>MDB, Edson Ferrari, Marlice Villani Perazoli, Rennã Higor Fedrigo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/720/requeirmento_09_mdb.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/720/requeirmento_09_mdb.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA ao vereador Edilso Paulo Ranzan, para o período de 10 dias, a contar do dia 24 de junho de 2021, para tratamento de saúde, conforme atestado médico e exame anexos.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/722/requerimento_mesa_diretora_10.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/722/requerimento_mesa_diretora_10.pdf</t>
   </si>
   <si>
     <t>Afastamento do presidente vereador Edilso Paulo Ranzan desde o dia 24 de junho de 2021, para tratamento de saúde</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/590/requerimento_adilio_-_informacoes_cheque_do_leite.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/590/requerimento_adilio_-_informacoes_cheque_do_leite.pdf</t>
   </si>
   <si>
     <t>Requer quantos produtores de leite existem no município e quantos desses produtores de leite receberam nos anos de 2017 a 2020 o benefício do Programa Cheque de Leite.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/723/requerimento_12_marlice.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/723/requerimento_12_marlice.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA, para o período de 15 de agosto a 15 de setembro de 2021, para tratar, sem remuneração, de interesse particular.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/595/requerimento_adilio_-_informacoes_sine.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/595/requerimento_adilio_-_informacoes_sine.pdf</t>
   </si>
   <si>
     <t>Requer quantos atendimentos eram realizados pelo SINE (Sistema Nacional de Empregos) no endereço antigo e quantos atendimentos são realizados pelo SINE no atual endereço.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/583/requerimento_edson_e_mauro_-_informacoes_terminal_rodoviario.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/583/requerimento_edson_e_mauro_-_informacoes_terminal_rodoviario.pdf</t>
   </si>
   <si>
     <t>Requer  à situação do terminal rodoviário municipal, e para que possamos ter a real compreensão do contrato firmado e estarmos amparados em dados oficiais da administração.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/594/requerimento_adilio_-_informacoes_maquinas_agricolas.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/594/requerimento_adilio_-_informacoes_maquinas_agricolas.pdf</t>
   </si>
   <si>
     <t>Requer solicita a descrição dos impeditivos legais, que não permitem à Prefeitura adquirir equipamentos agrícolas.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/591/requerimento_adilio_-_informacoes_dentista_sao_roque.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/591/requerimento_adilio_-_informacoes_dentista_sao_roque.pdf</t>
   </si>
   <si>
     <t>Requer as informações relacionadas ao atendimento do Dentista na Unidade de Saúde do Distrito de São Roque.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/575/2021-10-04_-_mauro_cesar_michelon_-_requerimento_historico_apoio_ao_desenvolvimento_da_agricultura_1.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/575/2021-10-04_-_mauro_cesar_michelon_-_requerimento_historico_apoio_ao_desenvolvimento_da_agricultura_1.pdf</t>
   </si>
   <si>
     <t>"Requer que seja oficiado o Executivo Municipal, Secretário Municipal de Agricultura, para que preste à Câmara de Vereadores,quantos agricultores atualmente existem cadastrados no munícipio aptos a receberem o Apoio ao Desenvolvimento da Agricultura,</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/580/2021-10-04_-_mauro_cesar_michelon_-_requerimento_imoveis_locados_pelo_municipio_2.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/580/2021-10-04_-_mauro_cesar_michelon_-_requerimento_imoveis_locados_pelo_municipio_2.pdf</t>
   </si>
   <si>
     <t>"Requer  que seja oficiado o Executivo Municipal, Secretário Municipal de Administração e Fazenda, para que preste à Câmara de Vereadores:	_x000D_
 1-Número de imóveis terrenos e/ou salas comerciais, locados pelo Município;_x000D_
 2-Apresentação dos atuais contratos de locação;</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/581/2021-10-04_-_mauro_cesar_michelon_-_requerimento_imoveis_pertencentes_ao_municipio_3.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/581/2021-10-04_-_mauro_cesar_michelon_-_requerimento_imoveis_pertencentes_ao_municipio_3.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Executivo Municipal, Secretário Municipal de Administração e Fazenda, para que preste à Câmara de Vereadores:	_x000D_
 1-Número de imóveis edificados e não edificados pertencentes ao Município;_x000D_
 2.Localização dos mesmos, contendo: Rua,Número da edificação,Bairro,Linha ou distrito.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/725/requerimento_20_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/725/requerimento_20_mauro.pdf</t>
   </si>
   <si>
     <t>Pedido de informações referente à Política Municipal de Apoio ao Desenvolvimento da Agricultura, o Incentivo Econômico denominado “Bônus Fiscal” aos Produtores de Leite.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/597/requerimento_adilio_-_rua_isaura_moretto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/597/requerimento_adilio_-_rua_isaura_moretto.pdf</t>
   </si>
   <si>
     <t>Requer qual o motivo pela não conclusão da pavimentação asfáltica na Rua Isaura Moreto Feuser, onde apenas poucos metros ficaram sem essa benfeitoria.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/584/requerimento_adilio_-_contratos_de_terrenos.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/584/requerimento_adilio_-_contratos_de_terrenos.pdf</t>
   </si>
   <si>
     <t>Requer cópia de todos os contratos de terrenos doados para instalação de empresas na Área Industrial, nos anos de 2007 a 2012. E quais eram as exigências a serem cumpridas pelas empresas contempladas com esses terrenos.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/582/requerimento_002.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/582/requerimento_002.pdf</t>
   </si>
   <si>
     <t>Requer prorrogação de prazo para exarar parecer acerca do Projeto de Lei Complementar n˚ 011/2021.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>Requer o valor gasto com a construção da Casa do Papai Noel da Praça da Bandeira.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/596/requerimento_adilio_-_informacoes_terreno_sao_roque.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/596/requerimento_adilio_-_informacoes_terreno_sao_roque.pdf</t>
   </si>
   <si>
     <t>Requer cópia da escritura de área de terra do município no Distrito de São Roque e cópia de documento contendo a medição da mesma área de terra.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2502,67 +2725,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/978/requerimento_-_saude_-_jader.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_-_mauro_cesar_michelon_-_requerimento_promocao_gratificacao_por_nova_habilitacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/999/requerimento_-_joao_-_quantidade_atendimento_saude_fora-assinada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1004/requerimento_altair_pedido_prazo_-_pl_006.25-assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1005/requerimento_altair_pedido_prazo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1010/requerimento_de_pedido_de_vista_06_-_plc_no_003assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1011/requerimento_de_pedido_de_vista_07-_plc_no_004assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1012/requerimento_08altair_pedido_prazo_plc_02.assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_de_pedido_de_vista_06_-_plc_no_003assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1018/requerimento_altair_pedido_prazo_plc_02.assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1042/requerimento_de_precedente_regimental_01.assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1045/requerimento_mauro_-_prazo_pl_10.25.assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1062/requerimento_-_mauro_cesar_michelon_-_cabos_e_fios_soltos-assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1065/requerimento_14_-_altair_informacoes_plano_pedagogico-assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_15_-_edson__retirada_da_indicacao_19.assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1076/requerimento_16_-_jader_-_casan-assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1077/urgencia_especial_plc_08-assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_ferrari_cemiterioassinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1083/requerimento19-ferrari_-_certame_licitacao-assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1084/requerimento20-_mauro_cesar_michelon_-_defesa_civil_-_rua_vereador_roberto_wolkmer-assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1085/requerimento21-_mauro_e_edson_-_terreno_deon_-_final_rua_gilio_rezzieri-assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1097/requerimento_22_-_mauro_cesar_michelon_-__abertura_rua_ivo_galeazzi-assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1098/requerimento_23_-_mauro_cesar_michelon_-__isencao_cosip_vilas_e_distritos-assinadopdf.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1113/requerimento_retirada_de_projeto_-_altair-assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1114/requerimento_jader_-_prazo_contas-assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1129/requerimento_-_altair_-_criancas_abrigadas-assinada.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1132/requerimento_-_mauro_cesar_michelon_-_asfalto_sao_roque_-_ouro_verde-assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1137/requerimento_altair_pedido_prazo_pl_25-assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1138/requerimento_altair_pedido_prazo_pl_29-assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1148/requerimento_-_mauro_cesar_michelon_-informacoes_ref_ao_plc_11-assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1149/requerimento_mauro_-_pedido_prazo_ao_plc_11-assiando.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1151/requerimento32_-_mauro_cesar_michelon_-__compra_pajero_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1179/requerimento34_-_mauro_cesar_michelon_-_numero_fonte_e_cisternas-assiando.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1205/requerimento_35_-_mauro_cesar_michelon_-_numeros_de_diabeticos-assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1206/requerimento_36_-_mauro_cesar_michelon_-_prazo_exarar_parecer_projeto_de_lei_complementar_no_11-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1209/requerimento_37_-_altair_-_casan-assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1213/requerimento_38_-_altair__-_casan_e_concislo-assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1230/requerimento_39_-_mauro_cesar_michelon_-_prazo_exarar_parecer.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1231/requerimento_40_-_mauro_cesar_michelon_-_numeros_de_usuarios_ostomizados_-_bolsas_de_urostomia-colostomia-ileostomia..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1232/requerimento_41_-_mauro_cesar_michelon_-_numeros_de_diversas_doencas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1233/requerimento_42_-_jader_-_prazo_exarar_relatorio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1252/requerimento_43_-_mauro_cesar_michelon_-_programa_de_inclusao_valoriza_sao_lourenco.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1258/requerimento_pedido_prazo_pl_38_jader.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1259/requerimento_pedido_prazo_plc_11_jader_-.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1273/requerimento_46_-_altair_-__acislo_e_cdl-assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1274/requerimento_47_-_altair_-_a_entidades_e_orgaos_diversos-assinada.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1280/requerimento_48_-_altair_pedido_prazo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1281/requerimento_49_-_altair_pedido_prazo-assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1285/requerimento50_mauro_cesar_michelon_-_informacoes_lei_complementar_no_18-assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1286/requerimento51_mauro_cesar_michelon_-_retirada_de_requerimento.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1293/requerimento52_ferrari_-_lei_2.222_-15-assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1294/requerimento53-_mauro_cesar_michelon_-_informacoes_lei_complementar_no_19-assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1295/requerimento54_mauro_-_pedido_prazo-assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1298/requerimento55_-_urgencia_especial_pl_53-assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1302/requerimento_de_declaracao_de_voto_plc19_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1305/requerimento_57_-_jader_-_retirada_projeto-assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1307/urgencia_especial_-_pl_56-assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1318/requerimento_59_-_jader_-_pedido_prazo_pl_38.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1319/requerimento_60_-_edson_-_pedido_informacoes_samu.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1328/requerimento_61_-_mauro_cesar_michelon_-__dados_educacao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1337/requerimento_62-2025_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1338/requerimento_63-2025_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1339/requerimento_64-2025_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1340/requerimento_jader_prorroga_prazo_plc_20-assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1348/requerimento_joao-assiando.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1352/requerimento_67_-_jader_-_pedido_de_prazo_plc_20-assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1365/requerimento_68_-_altair_-_sitraslo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1369/requerimento_69_-_mauro_cesar_michelon_-__seguranca_trabalho_servidores_e_terceiros.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1382/requerimento_70_-_mauro_cesar_michelon_-_concislo_-_emendas_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1383/requerimento_71_-_jader_-_pedido_de_prazo_plc_20.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1394/requerimento_72_-_mesa_diretora_facecard.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1396/requerimento_73_-_edson_ferrari.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1397/requerimento_74_-_pedido_de_prazo_altair.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1398/requerimento_75_-_pedido_de_prazo_mauro.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1437/requerimento_de_participacao_remota.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1453/urgencia_especial._pl_86.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1454/requerimento_pedido_de_prazo_jader.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1467/requerimento_pedido_de_prazo_jader.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1469/declaracao_de_voto_-_requerimento_plom_002-2025_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1473/urgencia_especial_pl_93.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/261/requerimento_-_asfalto_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/262/requerimento_-_contrato_orbenk.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/265/2024-01-14_-_requerimento_mauro_-_informacoes_plc_001-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/268/requerimento_celesc.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/269/requerimento_celesc.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/280/requerimento_-_licenca_adilio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/294/retira_projeto_-_marlice.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/301/requerimento_anatel.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/307/urgencia_especial_diversos_pls.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/539/requerimento_renna_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/602/mauro_cesar_michelon_-_requerimento_11_casan_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/603/2024-04-08_-_urgencia_especial_pl_12.24_fumace_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/658/requerimento_agentes.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/668/requerimento_renna.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/788/requerimento_adilio_-assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/789/requerimento_mauro.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/811/requerimento_adilson-assinada.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/812/requerimento_adilson-assinada.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/819/requerimento_adilio_-.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/820/urg_especial_ao_plc_13.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/830/urgencia_especial_pl_21.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/864/requerimento_mauro_-_prazo_pl_11.22_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/929/requerimento_renna.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/930/2024-09-09_-_mauro_cesar_michelon_-_requerimento_-_dados_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/78/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/79/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/81/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/85/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/87/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/88/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/32/requerimento_19_-_vereador_mauro.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/108/requerimento_-_21.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/118/requerimento_-_22.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/133/requerimento_-_dentistas.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/195/requerimento_-_ferrari.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/208/requerimento_mauro.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/225/requerimento_-_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/255/urgencia_especial_pl_108.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_001.22.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/610/requerimento_02.22_renna.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/727/requerimento_03_mauro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/624/adilio_04.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/732/requerimento_05_mauro.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/734/requerimento_06_urgencia_especial.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/623/adilio_07.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/628/silvian_08.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/615/edson_09.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/622/adilio_10.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/735/requerimento_renna_11.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/620/adilio_12.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/626/adilio_13.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/621/adilio_14.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/612/requerimento_mauro_-_inf._ruas.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/736/requerimento_16_urgencia.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/737/requerimento_de_urgencia_mdb_17.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/738/requerimento_18_jose.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/739/requerimento_19_mdb.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/740/requerimento_20_legislacao.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/619/adilio_21.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/741/requerimento_22_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/604/2022-08-08_-_mauro_cesar_michelon_-_requerimento_ampliacao_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/606/requerimento_-_licenca_marlice.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/608/requerimento_-_licenca_renna.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/742/requerimento_26_mauro.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/743/requerimento_27_mauro.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/744/requerimento_28_adilio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/625/adilio_29.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/616/ledeni_30.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/617/jotha_31.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/611/requerimento_ccj_-_renna.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/618/adilio_33.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/614/mauro_34.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/745/requerimento_35_renna.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/605/2022-10-31_-_mauro_cesar_michelon_-_requerimento_pagamento_via_pix_e_transferencias_bancarias.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/746/requerimento_37_mauro.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/607/requerimento_-_licenca_mauro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_mauro_-_informacoes_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/627/eliane_40.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/731/requerimento_03_mauro.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/592/requerimento_adilio_-_informacoes_diversas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/715/requerimento_002.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/716/requerimento_03_mdb.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/600/requerimento_silvian_-_informacoes_diversas_-_copia.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/586/requerimento_adilio_-_imagens_sala_da_saude.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/717/requerimento_06_adilio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/719/requerimento_07_silvian.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/599/requerimento_silvian_-_editais.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/720/requeirmento_09_mdb.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/722/requerimento_mesa_diretora_10.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/590/requerimento_adilio_-_informacoes_cheque_do_leite.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/723/requerimento_12_marlice.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/595/requerimento_adilio_-_informacoes_sine.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/583/requerimento_edson_e_mauro_-_informacoes_terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/594/requerimento_adilio_-_informacoes_maquinas_agricolas.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/591/requerimento_adilio_-_informacoes_dentista_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/575/2021-10-04_-_mauro_cesar_michelon_-_requerimento_historico_apoio_ao_desenvolvimento_da_agricultura_1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/580/2021-10-04_-_mauro_cesar_michelon_-_requerimento_imoveis_locados_pelo_municipio_2.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/581/2021-10-04_-_mauro_cesar_michelon_-_requerimento_imoveis_pertencentes_ao_municipio_3.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/725/requerimento_20_mauro.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/597/requerimento_adilio_-_rua_isaura_moretto.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/584/requerimento_adilio_-_contratos_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/582/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/596/requerimento_adilio_-_informacoes_terreno_sao_roque.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1479/requerimento_01_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1481/requerimento_celesc_-_altair.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1483/requerimento_jader_-_saude.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1485/requerimento_joao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1497/requerimento_-_jader_-_tim.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1504/requerimento_06_-_pedido_de_prazo_altair1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1505/requerimento_07_-_pedido_de_prazo_altair2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1506/requerimento_08_-_pedido_de_prazo_altair3.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1507/requerimento_09_-_pedido_de_prazo_jader.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1510/requerimento_10_-_edson_-_celesc.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1528/requerimento_pedido_de_prazo_altair.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1529/requerimento_012_-_pedido_de_prazo_jader.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1530/requerimento_013_-_pedido_de_prazo_cesar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1534/requerimento_---_altair_-_fraudas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1540/urgencia_especial._plc_004.26.doc.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1549/requerimento_pedido_de_prazo_altair_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1550/requerimento_pedido_de_prazo_altair_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1551/requerimento_pedido_de_prazo_altair_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1556/requerimento_019_-_jader_-_contorno_viario_leste_-_parana.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1563/requerimento_020_-_altair_documentos_pl_21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1569/requerimento_sabino_prazo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1584/requerimento_mauro_informacao_pl_24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1594/pedido_justificativa_falta_sabino.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/978/requerimento_-_saude_-_jader.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_-_mauro_cesar_michelon_-_requerimento_promocao_gratificacao_por_nova_habilitacao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/999/requerimento_-_joao_-_quantidade_atendimento_saude_fora-assinada.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1004/requerimento_altair_pedido_prazo_-_pl_006.25-assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1005/requerimento_altair_pedido_prazo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1010/requerimento_de_pedido_de_vista_06_-_plc_no_003assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1011/requerimento_de_pedido_de_vista_07-_plc_no_004assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1012/requerimento_08altair_pedido_prazo_plc_02.assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_de_pedido_de_vista_06_-_plc_no_003assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1018/requerimento_altair_pedido_prazo_plc_02.assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1042/requerimento_de_precedente_regimental_01.assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1045/requerimento_mauro_-_prazo_pl_10.25.assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1062/requerimento_-_mauro_cesar_michelon_-_cabos_e_fios_soltos-assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1065/requerimento_14_-_altair_informacoes_plano_pedagogico-assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_15_-_edson__retirada_da_indicacao_19.assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1076/requerimento_16_-_jader_-_casan-assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1077/urgencia_especial_plc_08-assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_ferrari_cemiterioassinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1083/requerimento19-ferrari_-_certame_licitacao-assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1084/requerimento20-_mauro_cesar_michelon_-_defesa_civil_-_rua_vereador_roberto_wolkmer-assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1085/requerimento21-_mauro_e_edson_-_terreno_deon_-_final_rua_gilio_rezzieri-assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1097/requerimento_22_-_mauro_cesar_michelon_-__abertura_rua_ivo_galeazzi-assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1098/requerimento_23_-_mauro_cesar_michelon_-__isencao_cosip_vilas_e_distritos-assinadopdf.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1113/requerimento_retirada_de_projeto_-_altair-assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1114/requerimento_jader_-_prazo_contas-assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1129/requerimento_-_altair_-_criancas_abrigadas-assinada.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1132/requerimento_-_mauro_cesar_michelon_-_asfalto_sao_roque_-_ouro_verde-assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1137/requerimento_altair_pedido_prazo_pl_25-assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1138/requerimento_altair_pedido_prazo_pl_29-assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1148/requerimento_-_mauro_cesar_michelon_-informacoes_ref_ao_plc_11-assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1149/requerimento_mauro_-_pedido_prazo_ao_plc_11-assiando.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1151/requerimento32_-_mauro_cesar_michelon_-__compra_pajero_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1179/requerimento34_-_mauro_cesar_michelon_-_numero_fonte_e_cisternas-assiando.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1205/requerimento_35_-_mauro_cesar_michelon_-_numeros_de_diabeticos-assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1206/requerimento_36_-_mauro_cesar_michelon_-_prazo_exarar_parecer_projeto_de_lei_complementar_no_11-2025-assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1209/requerimento_37_-_altair_-_casan-assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1213/requerimento_38_-_altair__-_casan_e_concislo-assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1230/requerimento_39_-_mauro_cesar_michelon_-_prazo_exarar_parecer.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1231/requerimento_40_-_mauro_cesar_michelon_-_numeros_de_usuarios_ostomizados_-_bolsas_de_urostomia-colostomia-ileostomia..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1232/requerimento_41_-_mauro_cesar_michelon_-_numeros_de_diversas_doencas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1233/requerimento_42_-_jader_-_prazo_exarar_relatorio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1252/requerimento_43_-_mauro_cesar_michelon_-_programa_de_inclusao_valoriza_sao_lourenco.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1258/requerimento_pedido_prazo_pl_38_jader.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1259/requerimento_pedido_prazo_plc_11_jader_-.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1273/requerimento_46_-_altair_-__acislo_e_cdl-assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1274/requerimento_47_-_altair_-_a_entidades_e_orgaos_diversos-assinada.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1280/requerimento_48_-_altair_pedido_prazo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1281/requerimento_49_-_altair_pedido_prazo-assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1285/requerimento50_mauro_cesar_michelon_-_informacoes_lei_complementar_no_18-assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1286/requerimento51_mauro_cesar_michelon_-_retirada_de_requerimento.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1293/requerimento52_ferrari_-_lei_2.222_-15-assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1294/requerimento53-_mauro_cesar_michelon_-_informacoes_lei_complementar_no_19-assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1295/requerimento54_mauro_-_pedido_prazo-assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1298/requerimento55_-_urgencia_especial_pl_53-assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1302/requerimento_de_declaracao_de_voto_plc19_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1305/requerimento_57_-_jader_-_retirada_projeto-assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1307/urgencia_especial_-_pl_56-assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1318/requerimento_59_-_jader_-_pedido_prazo_pl_38.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1319/requerimento_60_-_edson_-_pedido_informacoes_samu.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1328/requerimento_61_-_mauro_cesar_michelon_-__dados_educacao.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1337/requerimento_62-2025_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1338/requerimento_63-2025_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1339/requerimento_64-2025_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1340/requerimento_jader_prorroga_prazo_plc_20-assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1348/requerimento_joao-assiando.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1352/requerimento_67_-_jader_-_pedido_de_prazo_plc_20-assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1365/requerimento_68_-_altair_-_sitraslo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1369/requerimento_69_-_mauro_cesar_michelon_-__seguranca_trabalho_servidores_e_terceiros.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1382/requerimento_70_-_mauro_cesar_michelon_-_concislo_-_emendas_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1383/requerimento_71_-_jader_-_pedido_de_prazo_plc_20.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1394/requerimento_72_-_mesa_diretora_facecard.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1396/requerimento_73_-_edson_ferrari.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1397/requerimento_74_-_pedido_de_prazo_altair.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1398/requerimento_75_-_pedido_de_prazo_mauro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1437/requerimento_de_participacao_remota.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1453/urgencia_especial._pl_86.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1454/requerimento_pedido_de_prazo_jader.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1467/requerimento_pedido_de_prazo_jader.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1469/declaracao_de_voto_-_requerimento_plom_002-2025_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1473/urgencia_especial_pl_93.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/261/requerimento_-_asfalto_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/262/requerimento_-_contrato_orbenk.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/265/2024-01-14_-_requerimento_mauro_-_informacoes_plc_001-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/268/requerimento_celesc.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/269/requerimento_celesc.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/280/requerimento_-_licenca_adilio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/294/retira_projeto_-_marlice.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/301/requerimento_anatel.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/307/urgencia_especial_diversos_pls.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/539/requerimento_renna_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/602/mauro_cesar_michelon_-_requerimento_11_casan_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/603/2024-04-08_-_urgencia_especial_pl_12.24_fumace_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/658/requerimento_agentes.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/668/requerimento_renna.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/788/requerimento_adilio_-assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/789/requerimento_mauro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/811/requerimento_adilson-assinada.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/812/requerimento_adilson-assinada.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/819/requerimento_adilio_-.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/820/urg_especial_ao_plc_13.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/830/urgencia_especial_pl_21.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/864/requerimento_mauro_-_prazo_pl_11.22_1.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/929/requerimento_renna.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/930/2024-09-09_-_mauro_cesar_michelon_-_requerimento_-_dados_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/78/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/79/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/81/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/85/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/87/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/88/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/32/requerimento_19_-_vereador_mauro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/108/requerimento_-_21.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/118/requerimento_-_22.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/133/requerimento_-_dentistas.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/195/requerimento_-_ferrari.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/208/requerimento_mauro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/225/requerimento_-_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/255/urgencia_especial_pl_108.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_001.22.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/610/requerimento_02.22_renna.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/727/requerimento_03_mauro.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/624/adilio_04.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/732/requerimento_05_mauro.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/734/requerimento_06_urgencia_especial.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/623/adilio_07.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/628/silvian_08.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/615/edson_09.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/622/adilio_10.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/735/requerimento_renna_11.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/620/adilio_12.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/626/adilio_13.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/621/adilio_14.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/612/requerimento_mauro_-_inf._ruas.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/736/requerimento_16_urgencia.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/737/requerimento_de_urgencia_mdb_17.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/738/requerimento_18_jose.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/739/requerimento_19_mdb.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/740/requerimento_20_legislacao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/619/adilio_21.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/741/requerimento_22_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/604/2022-08-08_-_mauro_cesar_michelon_-_requerimento_ampliacao_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/606/requerimento_-_licenca_marlice.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/608/requerimento_-_licenca_renna.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/742/requerimento_26_mauro.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/743/requerimento_27_mauro.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/744/requerimento_28_adilio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/625/adilio_29.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/616/ledeni_30.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/617/jotha_31.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/611/requerimento_ccj_-_renna.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/618/adilio_33.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/614/mauro_34.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/745/requerimento_35_renna.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/605/2022-10-31_-_mauro_cesar_michelon_-_requerimento_pagamento_via_pix_e_transferencias_bancarias.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/746/requerimento_37_mauro.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/607/requerimento_-_licenca_mauro.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_mauro_-_informacoes_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/627/eliane_40.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/731/requerimento_03_mauro.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/592/requerimento_adilio_-_informacoes_diversas.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/715/requerimento_002.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/716/requerimento_03_mdb.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/600/requerimento_silvian_-_informacoes_diversas_-_copia.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/586/requerimento_adilio_-_imagens_sala_da_saude.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/717/requerimento_06_adilio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/719/requerimento_07_silvian.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/599/requerimento_silvian_-_editais.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/720/requeirmento_09_mdb.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/722/requerimento_mesa_diretora_10.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/590/requerimento_adilio_-_informacoes_cheque_do_leite.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/723/requerimento_12_marlice.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/595/requerimento_adilio_-_informacoes_sine.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/583/requerimento_edson_e_mauro_-_informacoes_terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/594/requerimento_adilio_-_informacoes_maquinas_agricolas.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/591/requerimento_adilio_-_informacoes_dentista_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/575/2021-10-04_-_mauro_cesar_michelon_-_requerimento_historico_apoio_ao_desenvolvimento_da_agricultura_1.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/580/2021-10-04_-_mauro_cesar_michelon_-_requerimento_imoveis_locados_pelo_municipio_2.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/581/2021-10-04_-_mauro_cesar_michelon_-_requerimento_imoveis_pertencentes_ao_municipio_3.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/725/requerimento_20_mauro.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/597/requerimento_adilio_-_rua_isaura_moretto.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/584/requerimento_adilio_-_contratos_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/582/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/596/requerimento_adilio_-_informacoes_terreno_sao_roque.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H199"/>
+  <dimension ref="A1:H223"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="151.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="202" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="201.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2669,51 +2892,51 @@
       </c>
       <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
@@ -2747,4988 +2970,5612 @@
       </c>
       <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>44</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>18</v>
+        <v>66</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="H14" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H16" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H18" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>99</v>
+        <v>18</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H22" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>102</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>103</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H23" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>106</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>107</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>18</v>
+        <v>108</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B26" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C26" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B27" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C27" t="s">
-        <v>119</v>
+        <v>17</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>28</v>
+        <v>108</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>120</v>
       </c>
       <c r="H27" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>122</v>
       </c>
       <c r="B28" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>28</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D28" t="s">
-[...8 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29" t="s">
+        <v>116</v>
+      </c>
+      <c r="C29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>18</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="H29" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
+        <v>116</v>
+      </c>
+      <c r="C30" t="s">
+        <v>32</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H30" t="s">
         <v>130</v>
-      </c>
-[...19 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="B31" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C31" t="s">
-        <v>135</v>
+        <v>36</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>18</v>
+        <v>108</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="H31" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="B32" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C32" t="s">
-        <v>139</v>
+        <v>40</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>18</v>
+        <v>108</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="H32" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B33" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C33" t="s">
-        <v>143</v>
+        <v>44</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>99</v>
+        <v>18</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="H33" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="B34" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C34" t="s">
-        <v>147</v>
+        <v>48</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="H34" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="B35" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C35" t="s">
-        <v>152</v>
+        <v>52</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="H35" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="B36" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C36" t="s">
-        <v>156</v>
+        <v>57</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="H36" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="B37" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C37" t="s">
-        <v>160</v>
+        <v>61</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>18</v>
+        <v>108</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="H37" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="B38" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C38" t="s">
-        <v>163</v>
+        <v>65</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>68</v>
+        <v>108</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="H38" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="B39" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C39" t="s">
-        <v>167</v>
+        <v>70</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>68</v>
+        <v>155</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>168</v>
+        <v>156</v>
       </c>
       <c r="H39" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="B40" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C40" t="s">
-        <v>171</v>
+        <v>74</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>172</v>
+        <v>159</v>
       </c>
       <c r="H40" t="s">
-        <v>173</v>
+        <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>174</v>
+        <v>161</v>
       </c>
       <c r="B41" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C41" t="s">
-        <v>175</v>
+        <v>79</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>176</v>
+        <v>162</v>
       </c>
       <c r="H41" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="B42" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C42" t="s">
-        <v>179</v>
+        <v>83</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>18</v>
+        <v>165</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="H42" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="B43" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C43" t="s">
-        <v>183</v>
+        <v>87</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>184</v>
+        <v>169</v>
       </c>
       <c r="H43" t="s">
-        <v>185</v>
+        <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>186</v>
+        <v>171</v>
       </c>
       <c r="B44" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C44" t="s">
-        <v>187</v>
+        <v>91</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="H44" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B45" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C45" t="s">
-        <v>191</v>
+        <v>95</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>192</v>
+        <v>175</v>
       </c>
       <c r="H45" t="s">
-        <v>193</v>
+        <v>176</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>194</v>
+        <v>177</v>
       </c>
       <c r="B46" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C46" t="s">
-        <v>195</v>
+        <v>99</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>178</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>196</v>
+        <v>179</v>
       </c>
       <c r="H46" t="s">
-        <v>197</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>198</v>
+        <v>181</v>
       </c>
       <c r="B47" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C47" t="s">
-        <v>199</v>
+        <v>103</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>28</v>
+        <v>178</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>200</v>
+        <v>182</v>
       </c>
       <c r="H47" t="s">
-        <v>201</v>
+        <v>183</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>202</v>
+        <v>184</v>
       </c>
       <c r="B48" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C48" t="s">
-        <v>203</v>
+        <v>107</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>28</v>
+        <v>108</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="H48" t="s">
-        <v>205</v>
+        <v>186</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>206</v>
+        <v>187</v>
       </c>
       <c r="B49" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C49" t="s">
-        <v>207</v>
+        <v>112</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>208</v>
+        <v>188</v>
       </c>
       <c r="H49" t="s">
-        <v>209</v>
+        <v>189</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>210</v>
+        <v>190</v>
       </c>
       <c r="B50" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C50" t="s">
-        <v>211</v>
+        <v>191</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>212</v>
+        <v>192</v>
       </c>
       <c r="H50" t="s">
-        <v>213</v>
+        <v>193</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>214</v>
+        <v>194</v>
       </c>
       <c r="B51" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C51" t="s">
-        <v>215</v>
+        <v>195</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>216</v>
+        <v>196</v>
       </c>
       <c r="H51" t="s">
-        <v>217</v>
+        <v>197</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>218</v>
+        <v>198</v>
       </c>
       <c r="B52" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C52" t="s">
-        <v>219</v>
+        <v>199</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>18</v>
+        <v>108</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="H52" t="s">
-        <v>221</v>
+        <v>201</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>222</v>
+        <v>202</v>
       </c>
       <c r="B53" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C53" t="s">
-        <v>223</v>
+        <v>203</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>224</v>
+        <v>204</v>
       </c>
       <c r="H53" t="s">
-        <v>225</v>
+        <v>205</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>226</v>
+        <v>206</v>
       </c>
       <c r="B54" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C54" t="s">
-        <v>227</v>
+        <v>207</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>228</v>
+        <v>208</v>
       </c>
       <c r="H54" t="s">
-        <v>229</v>
+        <v>209</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>230</v>
+        <v>210</v>
       </c>
       <c r="B55" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C55" t="s">
-        <v>231</v>
+        <v>211</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>18</v>
+        <v>108</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>232</v>
+        <v>212</v>
       </c>
       <c r="H55" t="s">
-        <v>233</v>
+        <v>213</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>234</v>
+        <v>214</v>
       </c>
       <c r="B56" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C56" t="s">
-        <v>235</v>
+        <v>215</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>68</v>
+        <v>108</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>236</v>
+        <v>216</v>
       </c>
       <c r="H56" t="s">
-        <v>237</v>
+        <v>217</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>238</v>
+        <v>218</v>
       </c>
       <c r="B57" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C57" t="s">
-        <v>239</v>
+        <v>219</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>18</v>
+        <v>178</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>240</v>
+        <v>220</v>
       </c>
       <c r="H57" t="s">
-        <v>241</v>
+        <v>221</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>242</v>
+        <v>222</v>
       </c>
       <c r="B58" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C58" t="s">
-        <v>243</v>
+        <v>223</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>13</v>
+        <v>224</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>244</v>
+        <v>100</v>
       </c>
       <c r="H58" t="s">
-        <v>245</v>
+        <v>225</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>246</v>
+        <v>226</v>
       </c>
       <c r="B59" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C59" t="s">
-        <v>247</v>
+        <v>227</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>248</v>
+        <v>108</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>249</v>
+        <v>228</v>
       </c>
       <c r="H59" t="s">
-        <v>250</v>
+        <v>229</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>251</v>
+        <v>230</v>
       </c>
       <c r="B60" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C60" t="s">
-        <v>252</v>
+        <v>231</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>253</v>
+        <v>232</v>
       </c>
       <c r="H60" t="s">
-        <v>254</v>
+        <v>233</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>255</v>
+        <v>234</v>
       </c>
       <c r="B61" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C61" t="s">
-        <v>256</v>
+        <v>235</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>73</v>
+        <v>108</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>257</v>
+        <v>236</v>
       </c>
       <c r="H61" t="s">
-        <v>258</v>
+        <v>217</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>259</v>
+        <v>237</v>
       </c>
       <c r="B62" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C62" t="s">
-        <v>260</v>
+        <v>238</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>261</v>
+        <v>239</v>
       </c>
       <c r="H62" t="s">
-        <v>262</v>
+        <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>263</v>
+        <v>241</v>
       </c>
       <c r="B63" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C63" t="s">
-        <v>264</v>
+        <v>242</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>265</v>
+        <v>243</v>
       </c>
       <c r="H63" t="s">
-        <v>266</v>
+        <v>244</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>267</v>
+        <v>245</v>
       </c>
       <c r="B64" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C64" t="s">
-        <v>268</v>
+        <v>246</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>18</v>
+        <v>108</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>269</v>
+        <v>247</v>
       </c>
       <c r="H64" t="s">
-        <v>270</v>
+        <v>248</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>271</v>
+        <v>249</v>
       </c>
       <c r="B65" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C65" t="s">
-        <v>272</v>
+        <v>250</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>18</v>
+        <v>108</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>273</v>
+        <v>251</v>
       </c>
       <c r="H65" t="s">
-        <v>274</v>
+        <v>252</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>275</v>
+        <v>253</v>
       </c>
       <c r="B66" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C66" t="s">
-        <v>276</v>
+        <v>254</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>277</v>
+        <v>255</v>
       </c>
       <c r="H66" t="s">
-        <v>278</v>
+        <v>256</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>279</v>
+        <v>257</v>
       </c>
       <c r="B67" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C67" t="s">
-        <v>280</v>
+        <v>258</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
         <v>23</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>281</v>
+        <v>259</v>
       </c>
       <c r="H67" t="s">
-        <v>282</v>
+        <v>260</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>283</v>
+        <v>261</v>
       </c>
       <c r="B68" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C68" t="s">
-        <v>284</v>
+        <v>262</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>285</v>
+        <v>263</v>
       </c>
       <c r="H68" t="s">
-        <v>286</v>
+        <v>264</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>287</v>
+        <v>265</v>
       </c>
       <c r="B69" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C69" t="s">
-        <v>288</v>
+        <v>266</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>289</v>
+        <v>267</v>
       </c>
       <c r="H69" t="s">
-        <v>290</v>
+        <v>268</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>291</v>
+        <v>269</v>
       </c>
       <c r="B70" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C70" t="s">
-        <v>292</v>
+        <v>270</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>293</v>
+        <v>271</v>
       </c>
       <c r="H70" t="s">
-        <v>294</v>
+        <v>272</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>295</v>
+        <v>273</v>
       </c>
       <c r="B71" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C71" t="s">
-        <v>296</v>
+        <v>274</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>297</v>
+        <v>275</v>
       </c>
       <c r="H71" t="s">
-        <v>298</v>
+        <v>276</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>299</v>
+        <v>277</v>
       </c>
       <c r="B72" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C72" t="s">
-        <v>300</v>
+        <v>278</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>301</v>
+        <v>279</v>
       </c>
       <c r="H72" t="s">
-        <v>302</v>
+        <v>280</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>303</v>
+        <v>281</v>
       </c>
       <c r="B73" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C73" t="s">
-        <v>304</v>
+        <v>282</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>305</v>
+        <v>18</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>306</v>
+        <v>283</v>
       </c>
       <c r="H73" t="s">
-        <v>307</v>
+        <v>284</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>308</v>
+        <v>285</v>
       </c>
       <c r="B74" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C74" t="s">
-        <v>309</v>
+        <v>286</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>310</v>
+        <v>287</v>
       </c>
       <c r="H74" t="s">
-        <v>311</v>
+        <v>288</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>312</v>
+        <v>289</v>
       </c>
       <c r="B75" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C75" t="s">
-        <v>313</v>
+        <v>290</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>28</v>
+        <v>108</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>314</v>
+        <v>291</v>
       </c>
       <c r="H75" t="s">
-        <v>315</v>
+        <v>292</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>316</v>
+        <v>293</v>
       </c>
       <c r="B76" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C76" t="s">
-        <v>317</v>
+        <v>294</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>18</v>
+        <v>108</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>318</v>
+        <v>295</v>
       </c>
       <c r="H76" t="s">
-        <v>319</v>
+        <v>296</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>320</v>
+        <v>297</v>
       </c>
       <c r="B77" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C77" t="s">
-        <v>321</v>
+        <v>298</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>322</v>
+        <v>53</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>323</v>
+        <v>299</v>
       </c>
       <c r="H77" t="s">
-        <v>324</v>
+        <v>300</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>325</v>
+        <v>301</v>
       </c>
       <c r="B78" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C78" t="s">
-        <v>326</v>
+        <v>302</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>327</v>
+        <v>108</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>328</v>
+        <v>303</v>
       </c>
       <c r="H78" t="s">
-        <v>329</v>
+        <v>304</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>330</v>
+        <v>305</v>
       </c>
       <c r="B79" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C79" t="s">
-        <v>331</v>
+        <v>306</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>332</v>
+        <v>307</v>
       </c>
       <c r="H79" t="s">
-        <v>333</v>
+        <v>308</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>334</v>
+        <v>309</v>
       </c>
       <c r="B80" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C80" t="s">
-        <v>335</v>
+        <v>310</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>13</v>
+        <v>155</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>336</v>
+        <v>311</v>
       </c>
       <c r="H80" t="s">
-        <v>337</v>
+        <v>312</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>338</v>
+        <v>313</v>
       </c>
       <c r="B81" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C81" t="s">
-        <v>339</v>
+        <v>314</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>18</v>
+        <v>108</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>340</v>
+        <v>315</v>
       </c>
       <c r="H81" t="s">
-        <v>341</v>
+        <v>316</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>342</v>
+        <v>317</v>
       </c>
       <c r="B82" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="C82" t="s">
-        <v>343</v>
+        <v>318</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>344</v>
+        <v>23</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>345</v>
+        <v>319</v>
       </c>
       <c r="H82" t="s">
-        <v>346</v>
+        <v>320</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>347</v>
+        <v>321</v>
       </c>
       <c r="B83" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C83" t="s">
-        <v>10</v>
+        <v>322</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>349</v>
+        <v>323</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>350</v>
+        <v>324</v>
       </c>
       <c r="H83" t="s">
-        <v>351</v>
+        <v>325</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>352</v>
+        <v>326</v>
       </c>
       <c r="B84" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C84" t="s">
-        <v>17</v>
+        <v>327</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>349</v>
+        <v>23</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>353</v>
+        <v>328</v>
       </c>
       <c r="H84" t="s">
-        <v>354</v>
+        <v>329</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>355</v>
+        <v>330</v>
       </c>
       <c r="B85" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C85" t="s">
-        <v>22</v>
+        <v>331</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>356</v>
+        <v>332</v>
       </c>
       <c r="H85" t="s">
-        <v>357</v>
+        <v>333</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>358</v>
+        <v>334</v>
       </c>
       <c r="B86" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C86" t="s">
-        <v>27</v>
+        <v>335</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>359</v>
+        <v>108</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>360</v>
+        <v>336</v>
       </c>
       <c r="H86" t="s">
-        <v>361</v>
+        <v>337</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>362</v>
+        <v>338</v>
       </c>
       <c r="B87" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C87" t="s">
-        <v>32</v>
+        <v>339</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>359</v>
+        <v>108</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>363</v>
+        <v>340</v>
       </c>
       <c r="H87" t="s">
-        <v>364</v>
+        <v>341</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>365</v>
+        <v>342</v>
       </c>
       <c r="B88" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>343</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>349</v>
+        <v>108</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>366</v>
+        <v>344</v>
       </c>
       <c r="H88" t="s">
-        <v>367</v>
+        <v>345</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>368</v>
+        <v>346</v>
       </c>
       <c r="B89" t="s">
+        <v>116</v>
+      </c>
+      <c r="C89" t="s">
+        <v>347</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>108</v>
+      </c>
+      <c r="G89" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="C89" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H89" t="s">
-        <v>370</v>
+        <v>349</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>371</v>
+        <v>350</v>
       </c>
       <c r="B90" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C90" t="s">
-        <v>44</v>
+        <v>351</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>359</v>
+        <v>23</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>372</v>
+        <v>352</v>
       </c>
       <c r="H90" t="s">
-        <v>373</v>
+        <v>353</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>374</v>
+        <v>354</v>
       </c>
       <c r="B91" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C91" t="s">
-        <v>48</v>
+        <v>355</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>375</v>
+        <v>28</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>376</v>
+        <v>356</v>
       </c>
       <c r="H91" t="s">
-        <v>377</v>
+        <v>357</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>378</v>
+        <v>358</v>
       </c>
       <c r="B92" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C92" t="s">
-        <v>52</v>
+        <v>359</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>359</v>
+        <v>23</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>379</v>
+        <v>360</v>
       </c>
       <c r="H92" t="s">
-        <v>380</v>
+        <v>361</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>381</v>
+        <v>362</v>
       </c>
       <c r="B93" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C93" t="s">
-        <v>55</v>
+        <v>363</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
         <v>18</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>382</v>
+        <v>364</v>
       </c>
       <c r="H93" t="s">
-        <v>383</v>
+        <v>365</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>384</v>
+        <v>366</v>
       </c>
       <c r="B94" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C94" t="s">
-        <v>59</v>
+        <v>367</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>385</v>
+        <v>108</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>386</v>
+        <v>368</v>
       </c>
       <c r="H94" t="s">
-        <v>387</v>
+        <v>369</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>388</v>
+        <v>370</v>
       </c>
       <c r="B95" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C95" t="s">
-        <v>63</v>
+        <v>371</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>359</v>
+        <v>108</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>389</v>
+        <v>372</v>
       </c>
       <c r="H95" t="s">
-        <v>390</v>
+        <v>373</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>391</v>
+        <v>374</v>
       </c>
       <c r="B96" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C96" t="s">
-        <v>67</v>
+        <v>375</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>359</v>
+        <v>23</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>392</v>
+        <v>376</v>
       </c>
       <c r="H96" t="s">
-        <v>393</v>
+        <v>377</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>394</v>
+        <v>378</v>
       </c>
       <c r="B97" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C97" t="s">
-        <v>72</v>
+        <v>379</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>349</v>
+        <v>380</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>395</v>
+        <v>381</v>
       </c>
       <c r="H97" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
       <c r="B98" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C98" t="s">
-        <v>77</v>
+        <v>384</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>398</v>
+        <v>385</v>
       </c>
       <c r="H98" t="s">
-        <v>399</v>
+        <v>386</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>400</v>
+        <v>387</v>
       </c>
       <c r="B99" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C99" t="s">
-        <v>81</v>
+        <v>388</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>401</v>
+        <v>18</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>402</v>
+        <v>389</v>
       </c>
       <c r="H99" t="s">
-        <v>403</v>
+        <v>390</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>404</v>
+        <v>391</v>
       </c>
       <c r="B100" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C100" t="s">
-        <v>86</v>
+        <v>392</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>401</v>
+        <v>108</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
       <c r="H100" t="s">
-        <v>406</v>
+        <v>394</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>407</v>
+        <v>395</v>
       </c>
       <c r="B101" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C101" t="s">
-        <v>90</v>
+        <v>396</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>349</v>
+        <v>397</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="H101" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
       <c r="B102" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C102" t="s">
-        <v>94</v>
+        <v>401</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>412</v>
+        <v>403</v>
       </c>
       <c r="H102" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="B103" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C103" t="s">
-        <v>98</v>
+        <v>406</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
-        <v>415</v>
+        <v>23</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="H103" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="B104" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C104" t="s">
-        <v>103</v>
+        <v>410</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="H104" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="B105" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C105" t="s">
-        <v>107</v>
+        <v>414</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>359</v>
+        <v>108</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="H105" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="B106" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
       <c r="C106" t="s">
-        <v>111</v>
+        <v>418</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>18</v>
+        <v>419</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="H106" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>326</v>
+        <v>422</v>
       </c>
       <c r="B107" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C107" t="s">
         <v>10</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>18</v>
+        <v>424</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="H107" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>331</v>
+        <v>427</v>
       </c>
       <c r="B108" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C108" t="s">
         <v>17</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>18</v>
+        <v>424</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="H108" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>335</v>
+        <v>430</v>
       </c>
       <c r="B109" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C109" t="s">
         <v>22</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>18</v>
+        <v>108</v>
       </c>
       <c r="G109" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H109" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>339</v>
+        <v>433</v>
       </c>
       <c r="B110" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C110" t="s">
         <v>27</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>18</v>
+        <v>434</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="H110" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>343</v>
+        <v>437</v>
       </c>
       <c r="B111" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C111" t="s">
         <v>32</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>18</v>
+        <v>434</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="H111" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B112" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C112" t="s">
         <v>36</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>18</v>
+        <v>424</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="H112" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B113" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C113" t="s">
         <v>40</v>
       </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
-      <c r="F113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G113" s="1" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="H113" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B114" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C114" t="s">
         <v>44</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>375</v>
+        <v>434</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="H114" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B115" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C115" t="s">
         <v>48</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>359</v>
+        <v>450</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="H115" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="B116" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C116" t="s">
         <v>52</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>451</v>
+        <v>434</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>149</v>
+        <v>454</v>
       </c>
       <c r="H116" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B117" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C117" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>454</v>
+        <v>108</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="H117" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="B118" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C118" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="H118" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="B119" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C119" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D119" t="s">
         <v>11</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>454</v>
+        <v>434</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="H119" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="B120" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C120" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>359</v>
+        <v>434</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="H120" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="B121" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C121" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D121" t="s">
         <v>11</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>467</v>
+        <v>424</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="H121" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B122" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C122" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D122" t="s">
         <v>11</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>471</v>
+        <v>108</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="H122" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B123" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C123" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>349</v>
+        <v>476</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="H123" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>143</v>
+        <v>479</v>
       </c>
       <c r="B124" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C124" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D124" t="s">
         <v>11</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>18</v>
+        <v>476</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="H124" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>187</v>
+        <v>482</v>
       </c>
       <c r="B125" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C125" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D125" t="s">
         <v>11</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>18</v>
+        <v>424</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>149</v>
+        <v>483</v>
       </c>
       <c r="H125" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="B126" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C126" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D126" t="s">
         <v>11</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="H126" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="B127" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C127" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D127" t="s">
         <v>11</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="H127" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="B128" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C128" t="s">
         <v>103</v>
       </c>
       <c r="D128" t="s">
         <v>11</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>73</v>
+        <v>108</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="H128" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="B129" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C129" t="s">
         <v>107</v>
       </c>
       <c r="D129" t="s">
         <v>11</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
-        <v>349</v>
+        <v>434</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="H129" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="B130" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C130" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>349</v>
+        <v>108</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="H130" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>496</v>
+        <v>401</v>
       </c>
       <c r="B131" t="s">
-        <v>427</v>
+        <v>501</v>
       </c>
       <c r="C131" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="D131" t="s">
         <v>11</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>18</v>
+        <v>108</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="H131" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>499</v>
+        <v>406</v>
       </c>
       <c r="B132" t="s">
-        <v>427</v>
+        <v>501</v>
       </c>
       <c r="C132" t="s">
-        <v>119</v>
+        <v>17</v>
       </c>
       <c r="D132" t="s">
         <v>11</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>349</v>
+        <v>108</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="H132" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>502</v>
+        <v>410</v>
       </c>
       <c r="B133" t="s">
-        <v>427</v>
+        <v>501</v>
       </c>
       <c r="C133" t="s">
-        <v>123</v>
+        <v>22</v>
       </c>
       <c r="D133" t="s">
         <v>11</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>467</v>
+        <v>108</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="H133" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>505</v>
+        <v>414</v>
       </c>
       <c r="B134" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C134" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D134" t="s">
         <v>11</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>359</v>
+        <v>108</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H134" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>509</v>
+        <v>418</v>
       </c>
       <c r="B135" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C135" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>359</v>
+        <v>108</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>510</v>
       </c>
       <c r="H135" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>512</v>
       </c>
       <c r="B136" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C136" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>18</v>
+        <v>108</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>513</v>
       </c>
       <c r="H136" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>515</v>
       </c>
       <c r="B137" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C137" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="D137" t="s">
         <v>11</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>349</v>
+        <v>434</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>516</v>
       </c>
       <c r="H137" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>518</v>
       </c>
       <c r="B138" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C138" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="D138" t="s">
         <v>11</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
-        <v>18</v>
+        <v>450</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>519</v>
       </c>
       <c r="H138" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>521</v>
       </c>
       <c r="B139" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C139" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="D139" t="s">
         <v>11</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
+        <v>434</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>522</v>
       </c>
-      <c r="G139" s="1" t="s">
+      <c r="H139" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>524</v>
+      </c>
+      <c r="B140" t="s">
+        <v>501</v>
+      </c>
+      <c r="C140" t="s">
+        <v>52</v>
+      </c>
+      <c r="D140" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
         <v>525</v>
       </c>
-      <c r="B140" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G140" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H140" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
+        <v>527</v>
+      </c>
+      <c r="B141" t="s">
+        <v>501</v>
+      </c>
+      <c r="C141" t="s">
+        <v>57</v>
+      </c>
+      <c r="D141" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" t="s">
+        <v>12</v>
+      </c>
+      <c r="F141" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>471</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>529</v>
       </c>
       <c r="H141" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>531</v>
       </c>
       <c r="B142" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C142" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="D142" t="s">
         <v>11</v>
       </c>
       <c r="E142" t="s">
         <v>12</v>
       </c>
       <c r="F142" t="s">
-        <v>73</v>
+        <v>528</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H142" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>534</v>
       </c>
       <c r="B143" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C143" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="D143" t="s">
         <v>11</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
-        <v>349</v>
+        <v>528</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>535</v>
       </c>
       <c r="H143" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>537</v>
       </c>
       <c r="B144" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C144" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="D144" t="s">
         <v>11</v>
       </c>
       <c r="E144" t="s">
         <v>12</v>
       </c>
       <c r="F144" t="s">
-        <v>359</v>
+        <v>434</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>538</v>
       </c>
       <c r="H144" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>540</v>
       </c>
       <c r="B145" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C145" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="D145" t="s">
         <v>11</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
-        <v>349</v>
+        <v>541</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="H145" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B146" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C146" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="D146" t="s">
         <v>11</v>
       </c>
       <c r="E146" t="s">
         <v>12</v>
       </c>
       <c r="F146" t="s">
-        <v>349</v>
+        <v>545</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="H146" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="B147" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C147" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>349</v>
+        <v>424</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="H147" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>549</v>
+        <v>219</v>
       </c>
       <c r="B148" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C148" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="D148" t="s">
         <v>11</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
-        <v>18</v>
+        <v>108</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="H148" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>552</v>
+        <v>262</v>
       </c>
       <c r="B149" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C149" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="D149" t="s">
         <v>11</v>
       </c>
       <c r="E149" t="s">
         <v>12</v>
       </c>
       <c r="F149" t="s">
+        <v>108</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H149" t="s">
         <v>553</v>
-      </c>
-[...4 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>554</v>
+      </c>
+      <c r="B150" t="s">
+        <v>501</v>
+      </c>
+      <c r="C150" t="s">
+        <v>95</v>
+      </c>
+      <c r="D150" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" t="s">
+        <v>12</v>
+      </c>
+      <c r="F150" t="s">
+        <v>108</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H150" t="s">
         <v>556</v>
-      </c>
-[...19 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>557</v>
+      </c>
+      <c r="B151" t="s">
+        <v>501</v>
+      </c>
+      <c r="C151" t="s">
+        <v>99</v>
+      </c>
+      <c r="D151" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" t="s">
+        <v>12</v>
+      </c>
+      <c r="F151" t="s">
+        <v>558</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H151" t="s">
         <v>560</v>
-      </c>
-[...19 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="B152" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C152" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="D152" t="s">
         <v>11</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
       <c r="F152" t="s">
-        <v>557</v>
+        <v>53</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="H152" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="B153" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C153" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="D153" t="s">
         <v>11</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
-        <v>568</v>
+        <v>424</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="H153" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="B154" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C154" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="D154" t="s">
         <v>11</v>
       </c>
       <c r="E154" t="s">
         <v>12</v>
       </c>
       <c r="F154" t="s">
-        <v>349</v>
+        <v>424</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="H154" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="B155" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C155" t="s">
-        <v>103</v>
+        <v>191</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
       <c r="E155" t="s">
         <v>12</v>
       </c>
       <c r="F155" t="s">
-        <v>575</v>
+        <v>108</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="H155" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="B156" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C156" t="s">
-        <v>107</v>
+        <v>195</v>
       </c>
       <c r="D156" t="s">
         <v>11</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
       <c r="F156" t="s">
-        <v>18</v>
+        <v>424</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="H156" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="B157" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C157" t="s">
-        <v>111</v>
+        <v>199</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
       <c r="E157" t="s">
         <v>12</v>
       </c>
       <c r="F157" t="s">
-        <v>582</v>
+        <v>541</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="H157" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="B158" t="s">
-        <v>506</v>
+        <v>580</v>
       </c>
       <c r="C158" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="D158" t="s">
         <v>11</v>
       </c>
       <c r="E158" t="s">
         <v>12</v>
       </c>
       <c r="F158" t="s">
-        <v>359</v>
+        <v>434</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="H158" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="B159" t="s">
-        <v>506</v>
+        <v>580</v>
       </c>
       <c r="C159" t="s">
-        <v>119</v>
+        <v>17</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
-        <v>18</v>
+        <v>434</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="H159" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="B160" t="s">
-        <v>506</v>
+        <v>580</v>
       </c>
       <c r="C160" t="s">
-        <v>123</v>
+        <v>22</v>
       </c>
       <c r="D160" t="s">
         <v>11</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
-        <v>18</v>
+        <v>108</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="H160" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="B161" t="s">
-        <v>506</v>
+        <v>580</v>
       </c>
       <c r="C161" t="s">
-        <v>127</v>
+        <v>27</v>
       </c>
       <c r="D161" t="s">
         <v>11</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
-        <v>349</v>
+        <v>424</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="H161" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B162" t="s">
-        <v>506</v>
+        <v>580</v>
       </c>
       <c r="C162" t="s">
-        <v>131</v>
+        <v>32</v>
       </c>
       <c r="D162" t="s">
         <v>11</v>
       </c>
       <c r="E162" t="s">
         <v>12</v>
       </c>
+      <c r="F162" t="s">
+        <v>108</v>
+      </c>
       <c r="G162" s="1" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="H162" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="B163" t="s">
-        <v>506</v>
+        <v>580</v>
       </c>
       <c r="C163" t="s">
-        <v>135</v>
+        <v>36</v>
       </c>
       <c r="D163" t="s">
         <v>11</v>
       </c>
       <c r="E163" t="s">
         <v>12</v>
       </c>
       <c r="F163" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="H163" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="B164" t="s">
-        <v>506</v>
+        <v>580</v>
       </c>
       <c r="C164" t="s">
-        <v>139</v>
+        <v>40</v>
       </c>
       <c r="D164" t="s">
         <v>11</v>
       </c>
       <c r="E164" t="s">
         <v>12</v>
       </c>
       <c r="F164" t="s">
-        <v>604</v>
+        <v>424</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="H164" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="B165" t="s">
-        <v>506</v>
+        <v>580</v>
       </c>
       <c r="C165" t="s">
-        <v>143</v>
+        <v>44</v>
       </c>
       <c r="D165" t="s">
         <v>11</v>
       </c>
       <c r="E165" t="s">
         <v>12</v>
       </c>
       <c r="F165" t="s">
-        <v>359</v>
+        <v>545</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="H165" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
       <c r="B166" t="s">
-        <v>506</v>
+        <v>580</v>
       </c>
       <c r="C166" t="s">
-        <v>147</v>
+        <v>48</v>
       </c>
       <c r="D166" t="s">
         <v>11</v>
       </c>
       <c r="E166" t="s">
         <v>12</v>
       </c>
       <c r="F166" t="s">
-        <v>349</v>
+        <v>53</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
       <c r="H166" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="B167" t="s">
-        <v>506</v>
+        <v>580</v>
       </c>
       <c r="C167" t="s">
-        <v>152</v>
+        <v>52</v>
       </c>
       <c r="D167" t="s">
         <v>11</v>
       </c>
       <c r="E167" t="s">
         <v>12</v>
       </c>
       <c r="F167" t="s">
-        <v>18</v>
+        <v>424</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>614</v>
+        <v>609</v>
       </c>
       <c r="H167" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
       <c r="B168" t="s">
-        <v>506</v>
+        <v>580</v>
       </c>
       <c r="C168" t="s">
-        <v>156</v>
+        <v>57</v>
       </c>
       <c r="D168" t="s">
         <v>11</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
       <c r="F168" t="s">
-        <v>359</v>
+        <v>434</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="H168" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>619</v>
+        <v>614</v>
       </c>
       <c r="B169" t="s">
-        <v>506</v>
+        <v>580</v>
       </c>
       <c r="C169" t="s">
-        <v>160</v>
+        <v>61</v>
       </c>
       <c r="D169" t="s">
         <v>11</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
-        <v>18</v>
+        <v>424</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="H169" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
       <c r="B170" t="s">
-        <v>506</v>
+        <v>580</v>
       </c>
       <c r="C170" t="s">
-        <v>163</v>
+        <v>65</v>
       </c>
       <c r="D170" t="s">
         <v>11</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
-        <v>18</v>
+        <v>424</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="H170" t="s">
-        <v>624</v>
+        <v>619</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>625</v>
+        <v>620</v>
       </c>
       <c r="B171" t="s">
-        <v>506</v>
+        <v>580</v>
       </c>
       <c r="C171" t="s">
-        <v>167</v>
+        <v>70</v>
       </c>
       <c r="D171" t="s">
         <v>11</v>
       </c>
       <c r="E171" t="s">
         <v>12</v>
       </c>
       <c r="F171" t="s">
-        <v>18</v>
+        <v>424</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>626</v>
+        <v>621</v>
       </c>
       <c r="H171" t="s">
-        <v>627</v>
+        <v>622</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="B172" t="s">
-        <v>506</v>
+        <v>580</v>
       </c>
       <c r="C172" t="s">
-        <v>171</v>
+        <v>74</v>
       </c>
       <c r="D172" t="s">
         <v>11</v>
       </c>
       <c r="E172" t="s">
         <v>12</v>
       </c>
       <c r="F172" t="s">
-        <v>18</v>
+        <v>108</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="H172" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="B173" t="s">
-        <v>506</v>
+        <v>580</v>
       </c>
       <c r="C173" t="s">
-        <v>175</v>
+        <v>79</v>
       </c>
       <c r="D173" t="s">
         <v>11</v>
       </c>
       <c r="E173" t="s">
         <v>12</v>
       </c>
       <c r="F173" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="H173" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
       <c r="B174" t="s">
-        <v>506</v>
+        <v>580</v>
       </c>
       <c r="C174" t="s">
-        <v>179</v>
+        <v>83</v>
       </c>
       <c r="D174" t="s">
         <v>11</v>
       </c>
       <c r="E174" t="s">
         <v>12</v>
       </c>
       <c r="F174" t="s">
-        <v>18</v>
+        <v>631</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="H174" t="s">
-        <v>514</v>
+        <v>633</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
+        <v>634</v>
+      </c>
+      <c r="B175" t="s">
+        <v>580</v>
+      </c>
+      <c r="C175" t="s">
+        <v>87</v>
+      </c>
+      <c r="D175" t="s">
+        <v>11</v>
+      </c>
+      <c r="E175" t="s">
+        <v>12</v>
+      </c>
+      <c r="F175" t="s">
+        <v>635</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H175" t="s">
         <v>637</v>
-      </c>
-[...19 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="B176" t="s">
-        <v>638</v>
+        <v>580</v>
       </c>
       <c r="C176" t="s">
-        <v>17</v>
+        <v>91</v>
       </c>
       <c r="D176" t="s">
         <v>11</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
-        <v>359</v>
+        <v>631</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="H176" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
+        <v>641</v>
+      </c>
+      <c r="B177" t="s">
+        <v>580</v>
+      </c>
+      <c r="C177" t="s">
+        <v>95</v>
+      </c>
+      <c r="D177" t="s">
+        <v>11</v>
+      </c>
+      <c r="E177" t="s">
+        <v>12</v>
+      </c>
+      <c r="F177" t="s">
+        <v>642</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H177" t="s">
         <v>644</v>
-      </c>
-[...19 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="B178" t="s">
-        <v>638</v>
+        <v>580</v>
       </c>
       <c r="C178" t="s">
-        <v>27</v>
+        <v>99</v>
       </c>
       <c r="D178" t="s">
         <v>11</v>
       </c>
       <c r="E178" t="s">
         <v>12</v>
       </c>
       <c r="F178" t="s">
-        <v>471</v>
+        <v>424</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="H178" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
+        <v>648</v>
+      </c>
+      <c r="B179" t="s">
+        <v>580</v>
+      </c>
+      <c r="C179" t="s">
+        <v>103</v>
+      </c>
+      <c r="D179" t="s">
+        <v>11</v>
+      </c>
+      <c r="E179" t="s">
+        <v>12</v>
+      </c>
+      <c r="F179" t="s">
+        <v>649</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H179" t="s">
         <v>651</v>
-      </c>
-[...19 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
+        <v>652</v>
+      </c>
+      <c r="B180" t="s">
+        <v>580</v>
+      </c>
+      <c r="C180" t="s">
+        <v>107</v>
+      </c>
+      <c r="D180" t="s">
+        <v>11</v>
+      </c>
+      <c r="E180" t="s">
+        <v>12</v>
+      </c>
+      <c r="F180" t="s">
+        <v>108</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H180" t="s">
         <v>654</v>
-      </c>
-[...19 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
+        <v>655</v>
+      </c>
+      <c r="B181" t="s">
+        <v>580</v>
+      </c>
+      <c r="C181" t="s">
+        <v>112</v>
+      </c>
+      <c r="D181" t="s">
+        <v>11</v>
+      </c>
+      <c r="E181" t="s">
+        <v>12</v>
+      </c>
+      <c r="F181" t="s">
+        <v>656</v>
+      </c>
+      <c r="G181" s="1" t="s">
         <v>657</v>
       </c>
-      <c r="B181" t="s">
-[...14 lines deleted...]
-      <c r="G181" s="1" t="s">
+      <c r="H181" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
         <v>659</v>
       </c>
       <c r="B182" t="s">
-        <v>638</v>
+        <v>580</v>
       </c>
       <c r="C182" t="s">
-        <v>44</v>
+        <v>191</v>
       </c>
       <c r="D182" t="s">
         <v>11</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>471</v>
+        <v>434</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>660</v>
       </c>
       <c r="H182" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
+        <v>661</v>
+      </c>
+      <c r="B183" t="s">
+        <v>580</v>
+      </c>
+      <c r="C183" t="s">
+        <v>195</v>
+      </c>
+      <c r="D183" t="s">
+        <v>11</v>
+      </c>
+      <c r="E183" t="s">
+        <v>12</v>
+      </c>
+      <c r="F183" t="s">
+        <v>108</v>
+      </c>
+      <c r="G183" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="B183" t="s">
-[...11 lines deleted...]
-      <c r="F183" t="s">
+      <c r="H183" t="s">
         <v>663</v>
-      </c>
-[...4 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
+        <v>664</v>
+      </c>
+      <c r="B184" t="s">
+        <v>580</v>
+      </c>
+      <c r="C184" t="s">
+        <v>199</v>
+      </c>
+      <c r="D184" t="s">
+        <v>11</v>
+      </c>
+      <c r="E184" t="s">
+        <v>12</v>
+      </c>
+      <c r="F184" t="s">
+        <v>108</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H184" t="s">
         <v>666</v>
-      </c>
-[...19 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
+        <v>667</v>
+      </c>
+      <c r="B185" t="s">
+        <v>580</v>
+      </c>
+      <c r="C185" t="s">
+        <v>203</v>
+      </c>
+      <c r="D185" t="s">
+        <v>11</v>
+      </c>
+      <c r="E185" t="s">
+        <v>12</v>
+      </c>
+      <c r="F185" t="s">
+        <v>424</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H185" t="s">
         <v>669</v>
-      </c>
-[...19 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
+        <v>670</v>
+      </c>
+      <c r="B186" t="s">
+        <v>580</v>
+      </c>
+      <c r="C186" t="s">
+        <v>207</v>
+      </c>
+      <c r="D186" t="s">
+        <v>11</v>
+      </c>
+      <c r="E186" t="s">
+        <v>12</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H186" t="s">
         <v>672</v>
-      </c>
-[...19 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
+        <v>673</v>
+      </c>
+      <c r="B187" t="s">
+        <v>580</v>
+      </c>
+      <c r="C187" t="s">
+        <v>211</v>
+      </c>
+      <c r="D187" t="s">
+        <v>11</v>
+      </c>
+      <c r="E187" t="s">
+        <v>12</v>
+      </c>
+      <c r="F187" t="s">
+        <v>674</v>
+      </c>
+      <c r="G187" s="1" t="s">
         <v>675</v>
       </c>
-      <c r="B187" t="s">
-[...14 lines deleted...]
-      <c r="G187" s="1" t="s">
+      <c r="H187" t="s">
         <v>676</v>
-      </c>
-[...1 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>677</v>
+      </c>
+      <c r="B188" t="s">
+        <v>580</v>
+      </c>
+      <c r="C188" t="s">
+        <v>215</v>
+      </c>
+      <c r="D188" t="s">
+        <v>11</v>
+      </c>
+      <c r="E188" t="s">
+        <v>12</v>
+      </c>
+      <c r="F188" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>322</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>679</v>
       </c>
       <c r="H188" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
         <v>681</v>
       </c>
       <c r="B189" t="s">
-        <v>638</v>
+        <v>580</v>
       </c>
       <c r="C189" t="s">
-        <v>72</v>
+        <v>219</v>
       </c>
       <c r="D189" t="s">
         <v>11</v>
       </c>
       <c r="E189" t="s">
         <v>12</v>
       </c>
       <c r="F189" t="s">
-        <v>349</v>
+        <v>434</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>682</v>
       </c>
       <c r="H189" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
         <v>684</v>
       </c>
       <c r="B190" t="s">
-        <v>638</v>
+        <v>580</v>
       </c>
       <c r="C190" t="s">
-        <v>77</v>
+        <v>223</v>
       </c>
       <c r="D190" t="s">
         <v>11</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
-        <v>349</v>
+        <v>424</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>685</v>
       </c>
       <c r="H190" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
         <v>687</v>
       </c>
       <c r="B191" t="s">
-        <v>638</v>
+        <v>580</v>
       </c>
       <c r="C191" t="s">
-        <v>81</v>
+        <v>227</v>
       </c>
       <c r="D191" t="s">
         <v>11</v>
       </c>
       <c r="E191" t="s">
         <v>12</v>
       </c>
       <c r="F191" t="s">
-        <v>359</v>
+        <v>108</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>688</v>
       </c>
       <c r="H191" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
         <v>690</v>
       </c>
       <c r="B192" t="s">
-        <v>638</v>
+        <v>580</v>
       </c>
       <c r="C192" t="s">
-        <v>86</v>
+        <v>231</v>
       </c>
       <c r="D192" t="s">
         <v>11</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
       <c r="F192" t="s">
-        <v>18</v>
+        <v>434</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>691</v>
       </c>
       <c r="H192" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
         <v>693</v>
       </c>
       <c r="B193" t="s">
-        <v>638</v>
+        <v>580</v>
       </c>
       <c r="C193" t="s">
-        <v>90</v>
+        <v>235</v>
       </c>
       <c r="D193" t="s">
         <v>11</v>
       </c>
       <c r="E193" t="s">
         <v>12</v>
       </c>
       <c r="F193" t="s">
-        <v>18</v>
+        <v>108</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>694</v>
       </c>
       <c r="H193" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
         <v>696</v>
       </c>
       <c r="B194" t="s">
-        <v>638</v>
+        <v>580</v>
       </c>
       <c r="C194" t="s">
-        <v>94</v>
+        <v>238</v>
       </c>
       <c r="D194" t="s">
         <v>11</v>
       </c>
       <c r="E194" t="s">
         <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>18</v>
+        <v>108</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>697</v>
       </c>
       <c r="H194" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
         <v>699</v>
       </c>
       <c r="B195" t="s">
-        <v>638</v>
+        <v>580</v>
       </c>
       <c r="C195" t="s">
-        <v>98</v>
+        <v>242</v>
       </c>
       <c r="D195" t="s">
         <v>11</v>
       </c>
       <c r="E195" t="s">
         <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>349</v>
+        <v>108</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>700</v>
       </c>
       <c r="H195" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
         <v>702</v>
       </c>
       <c r="B196" t="s">
-        <v>638</v>
+        <v>580</v>
       </c>
       <c r="C196" t="s">
-        <v>103</v>
+        <v>246</v>
       </c>
       <c r="D196" t="s">
         <v>11</v>
       </c>
       <c r="E196" t="s">
         <v>12</v>
       </c>
       <c r="F196" t="s">
-        <v>349</v>
+        <v>108</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>703</v>
       </c>
       <c r="H196" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
         <v>705</v>
       </c>
       <c r="B197" t="s">
-        <v>638</v>
+        <v>580</v>
       </c>
       <c r="C197" t="s">
-        <v>107</v>
+        <v>250</v>
       </c>
       <c r="D197" t="s">
         <v>11</v>
       </c>
       <c r="E197" t="s">
         <v>12</v>
       </c>
       <c r="F197" t="s">
-        <v>359</v>
+        <v>706</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="H197" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="B198" t="s">
-        <v>638</v>
+        <v>580</v>
       </c>
       <c r="C198" t="s">
-        <v>111</v>
+        <v>254</v>
       </c>
       <c r="D198" t="s">
         <v>11</v>
       </c>
       <c r="E198" t="s">
         <v>12</v>
       </c>
+      <c r="F198" t="s">
+        <v>108</v>
+      </c>
       <c r="G198" s="1" t="s">
-        <v>149</v>
+        <v>710</v>
       </c>
       <c r="H198" t="s">
-        <v>709</v>
+        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="B199" t="s">
-        <v>638</v>
+        <v>712</v>
       </c>
       <c r="C199" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="D199" t="s">
         <v>11</v>
       </c>
       <c r="E199" t="s">
         <v>12</v>
       </c>
       <c r="F199" t="s">
-        <v>349</v>
+        <v>424</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="H199" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>715</v>
+      </c>
+      <c r="B200" t="s">
         <v>712</v>
+      </c>
+      <c r="C200" t="s">
+        <v>17</v>
+      </c>
+      <c r="D200" t="s">
+        <v>11</v>
+      </c>
+      <c r="E200" t="s">
+        <v>12</v>
+      </c>
+      <c r="F200" t="s">
+        <v>434</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H200" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>718</v>
+      </c>
+      <c r="B201" t="s">
+        <v>712</v>
+      </c>
+      <c r="C201" t="s">
+        <v>22</v>
+      </c>
+      <c r="D201" t="s">
+        <v>11</v>
+      </c>
+      <c r="E201" t="s">
+        <v>12</v>
+      </c>
+      <c r="F201" t="s">
+        <v>719</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H201" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>722</v>
+      </c>
+      <c r="B202" t="s">
+        <v>712</v>
+      </c>
+      <c r="C202" t="s">
+        <v>27</v>
+      </c>
+      <c r="D202" t="s">
+        <v>11</v>
+      </c>
+      <c r="E202" t="s">
+        <v>12</v>
+      </c>
+      <c r="F202" t="s">
+        <v>545</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H202" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>725</v>
+      </c>
+      <c r="B203" t="s">
+        <v>712</v>
+      </c>
+      <c r="C203" t="s">
+        <v>32</v>
+      </c>
+      <c r="D203" t="s">
+        <v>11</v>
+      </c>
+      <c r="E203" t="s">
+        <v>12</v>
+      </c>
+      <c r="F203" t="s">
+        <v>424</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H203" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>728</v>
+      </c>
+      <c r="B204" t="s">
+        <v>712</v>
+      </c>
+      <c r="C204" t="s">
+        <v>36</v>
+      </c>
+      <c r="D204" t="s">
+        <v>11</v>
+      </c>
+      <c r="E204" t="s">
+        <v>12</v>
+      </c>
+      <c r="F204" t="s">
+        <v>424</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H204" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>731</v>
+      </c>
+      <c r="B205" t="s">
+        <v>712</v>
+      </c>
+      <c r="C205" t="s">
+        <v>40</v>
+      </c>
+      <c r="D205" t="s">
+        <v>11</v>
+      </c>
+      <c r="E205" t="s">
+        <v>12</v>
+      </c>
+      <c r="F205" t="s">
+        <v>545</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H205" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>733</v>
+      </c>
+      <c r="B206" t="s">
+        <v>712</v>
+      </c>
+      <c r="C206" t="s">
+        <v>44</v>
+      </c>
+      <c r="D206" t="s">
+        <v>11</v>
+      </c>
+      <c r="E206" t="s">
+        <v>12</v>
+      </c>
+      <c r="F206" t="s">
+        <v>545</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H206" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>736</v>
+      </c>
+      <c r="B207" t="s">
+        <v>712</v>
+      </c>
+      <c r="C207" t="s">
+        <v>48</v>
+      </c>
+      <c r="D207" t="s">
+        <v>11</v>
+      </c>
+      <c r="E207" t="s">
+        <v>12</v>
+      </c>
+      <c r="F207" t="s">
+        <v>737</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H207" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>740</v>
+      </c>
+      <c r="B208" t="s">
+        <v>712</v>
+      </c>
+      <c r="C208" t="s">
+        <v>52</v>
+      </c>
+      <c r="D208" t="s">
+        <v>11</v>
+      </c>
+      <c r="E208" t="s">
+        <v>12</v>
+      </c>
+      <c r="F208" t="s">
+        <v>627</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H208" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>743</v>
+      </c>
+      <c r="B209" t="s">
+        <v>712</v>
+      </c>
+      <c r="C209" t="s">
+        <v>57</v>
+      </c>
+      <c r="D209" t="s">
+        <v>11</v>
+      </c>
+      <c r="E209" t="s">
+        <v>12</v>
+      </c>
+      <c r="F209" t="s">
+        <v>424</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H209" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>746</v>
+      </c>
+      <c r="B210" t="s">
+        <v>712</v>
+      </c>
+      <c r="C210" t="s">
+        <v>61</v>
+      </c>
+      <c r="D210" t="s">
+        <v>11</v>
+      </c>
+      <c r="E210" t="s">
+        <v>12</v>
+      </c>
+      <c r="F210" t="s">
+        <v>656</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H210" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>749</v>
+      </c>
+      <c r="B211" t="s">
+        <v>712</v>
+      </c>
+      <c r="C211" t="s">
+        <v>65</v>
+      </c>
+      <c r="D211" t="s">
+        <v>11</v>
+      </c>
+      <c r="E211" t="s">
+        <v>12</v>
+      </c>
+      <c r="F211" t="s">
+        <v>424</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H211" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>752</v>
+      </c>
+      <c r="B212" t="s">
+        <v>712</v>
+      </c>
+      <c r="C212" t="s">
+        <v>70</v>
+      </c>
+      <c r="D212" t="s">
+        <v>11</v>
+      </c>
+      <c r="E212" t="s">
+        <v>12</v>
+      </c>
+      <c r="F212" t="s">
+        <v>397</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H212" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>755</v>
+      </c>
+      <c r="B213" t="s">
+        <v>712</v>
+      </c>
+      <c r="C213" t="s">
+        <v>74</v>
+      </c>
+      <c r="D213" t="s">
+        <v>11</v>
+      </c>
+      <c r="E213" t="s">
+        <v>12</v>
+      </c>
+      <c r="F213" t="s">
+        <v>424</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H213" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>758</v>
+      </c>
+      <c r="B214" t="s">
+        <v>712</v>
+      </c>
+      <c r="C214" t="s">
+        <v>79</v>
+      </c>
+      <c r="D214" t="s">
+        <v>11</v>
+      </c>
+      <c r="E214" t="s">
+        <v>12</v>
+      </c>
+      <c r="F214" t="s">
+        <v>424</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H214" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>761</v>
+      </c>
+      <c r="B215" t="s">
+        <v>712</v>
+      </c>
+      <c r="C215" t="s">
+        <v>83</v>
+      </c>
+      <c r="D215" t="s">
+        <v>11</v>
+      </c>
+      <c r="E215" t="s">
+        <v>12</v>
+      </c>
+      <c r="F215" t="s">
+        <v>434</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H215" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>764</v>
+      </c>
+      <c r="B216" t="s">
+        <v>712</v>
+      </c>
+      <c r="C216" t="s">
+        <v>87</v>
+      </c>
+      <c r="D216" t="s">
+        <v>11</v>
+      </c>
+      <c r="E216" t="s">
+        <v>12</v>
+      </c>
+      <c r="F216" t="s">
+        <v>108</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H216" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>767</v>
+      </c>
+      <c r="B217" t="s">
+        <v>712</v>
+      </c>
+      <c r="C217" t="s">
+        <v>91</v>
+      </c>
+      <c r="D217" t="s">
+        <v>11</v>
+      </c>
+      <c r="E217" t="s">
+        <v>12</v>
+      </c>
+      <c r="F217" t="s">
+        <v>108</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H217" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>770</v>
+      </c>
+      <c r="B218" t="s">
+        <v>712</v>
+      </c>
+      <c r="C218" t="s">
+        <v>95</v>
+      </c>
+      <c r="D218" t="s">
+        <v>11</v>
+      </c>
+      <c r="E218" t="s">
+        <v>12</v>
+      </c>
+      <c r="F218" t="s">
+        <v>108</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H218" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>773</v>
+      </c>
+      <c r="B219" t="s">
+        <v>712</v>
+      </c>
+      <c r="C219" t="s">
+        <v>99</v>
+      </c>
+      <c r="D219" t="s">
+        <v>11</v>
+      </c>
+      <c r="E219" t="s">
+        <v>12</v>
+      </c>
+      <c r="F219" t="s">
+        <v>424</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H219" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>776</v>
+      </c>
+      <c r="B220" t="s">
+        <v>712</v>
+      </c>
+      <c r="C220" t="s">
+        <v>103</v>
+      </c>
+      <c r="D220" t="s">
+        <v>11</v>
+      </c>
+      <c r="E220" t="s">
+        <v>12</v>
+      </c>
+      <c r="F220" t="s">
+        <v>424</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H220" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>779</v>
+      </c>
+      <c r="B221" t="s">
+        <v>712</v>
+      </c>
+      <c r="C221" t="s">
+        <v>107</v>
+      </c>
+      <c r="D221" t="s">
+        <v>11</v>
+      </c>
+      <c r="E221" t="s">
+        <v>12</v>
+      </c>
+      <c r="F221" t="s">
+        <v>434</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H221" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>782</v>
+      </c>
+      <c r="B222" t="s">
+        <v>712</v>
+      </c>
+      <c r="C222" t="s">
+        <v>112</v>
+      </c>
+      <c r="D222" t="s">
+        <v>11</v>
+      </c>
+      <c r="E222" t="s">
+        <v>12</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H222" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>784</v>
+      </c>
+      <c r="B223" t="s">
+        <v>712</v>
+      </c>
+      <c r="C223" t="s">
+        <v>191</v>
+      </c>
+      <c r="D223" t="s">
+        <v>11</v>
+      </c>
+      <c r="E223" t="s">
+        <v>12</v>
+      </c>
+      <c r="F223" t="s">
+        <v>424</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H223" t="s">
+        <v>786</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7887,50 +8734,74 @@
     <hyperlink ref="G175" r:id="rId174"/>
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>