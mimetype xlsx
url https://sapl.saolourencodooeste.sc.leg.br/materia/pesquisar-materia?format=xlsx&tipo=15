--- v0 (2026-01-08)
+++ v1 (2026-05-21)
@@ -10,938 +10,971 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="647" uniqueCount="300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="671" uniqueCount="311">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1559</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Edson Ferrari</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1559/mocao_01_-_apoio_-_edson_ferrari.pdf</t>
+  </si>
+  <si>
+    <t>Apoio a ampliação da convocação de candidatos aprovados no concurso público da Polí-cia Civil do Estado de Santa Catarina (PCSC) - Editais nº 1/2025 e nº 2/2025.</t>
+  </si>
+  <si>
+    <t>1562</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Jader Gabriel Ioris, Altair Borges, João Carlos Suldowski, Sabino Zilli</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1562/mocao_congratula_policiais_de_coronel_martins.pdf</t>
+  </si>
+  <si>
+    <t>Congratulação aos Policiais da Guarnição PM-0867, de Coronel Martins, Cabo Mofatti, Soldado Johnathas e Soldado Karina, pelos relevantes serviços prestados a população, em especial destaque ao ato de bravura realizado no dia 15 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>1579</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Altair Borges, Jader Gabriel Ioris, João Carlos Suldowski, Sabino Zilli</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1579/mocao03-altair_xadrez-asinada.pdf</t>
+  </si>
+  <si>
+    <t>A ser encaminhada ao Clube de Xadrez Milita de São Lourenço do Oeste, em razão do reconhecimento por inúmeras conquistas em competições esportivas e desenvolvimento da modalidade em São Lourenço do Oeste.</t>
+  </si>
+  <si>
     <t>1110</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>1</t>
-[...7 lines deleted...]
-  <si>
     <t>Jader Gabriel Ioris, Altair Borges, Cesar Luiz Piran, Edison Demarchi, Edson Ferrari, João Carlos Suldowski, Julcemir Bombassaro, Mauro Cesar Michelon, Sabino Zilli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1110/mocao_apoio_-_curso_medicina-assinada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1110/mocao_apoio_-_curso_medicina-assinada.pdf</t>
   </si>
   <si>
     <t>Apoio à autorização para funcionamento de curso de graduação em medicina no município de São Lourenço do Oeste,  na insituição de ensino Unochapecó - Campus São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>João Carlos Suldowski, Altair Borges, Cesar Luiz Piran, Edison Demarchi, Edson Ferrari, Jader Gabriel Ioris, Julcemir Bombassaro, Mauro Cesar Michelon, Sabino Zilli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Moção de Aplausos, a ser encaminhada ao São Lourenço Futebol Clube, em razão da Conquista da Copa Liga Chapecoense, Pré Estadual de futebol 2025.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>João Carlos Suldowski</t>
   </si>
   <si>
     <t>MOÇÃO nº 02/2025 - Aplausos, de autoria dos vereadores João Carlos Suldowski e Jader Gabriel Ioris, e Bancadas PP, PL, PSD e MDB, a ser encaminhada ao São Lourenço Futebol Clube, em razão da Conquista da Copa Liga Chapecoense, Pré Estadual de futebol 2025.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Jader Gabriel Ioris</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1133/mocao_01.2025_-_enfermeiro_vinicios_e_enfermeira_catia_-_dengue_-_assinada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1133/mocao_01.2025_-_enfermeiro_vinicios_e_enfermeira_catia_-_dengue_-_assinada.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, a ser encaminhada ao Senhores Vinicius Soares Ribeiro e Cátia Cilene Schafer, em razão do Reconhecimento por Ações de Enfrentamento à Dengue em Congresso Estadual, realizado na cidade de Blumenau – SC.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA, Altair Borges, Cesar Luiz Piran, Edison Demarchi, Edson Ferrari, Jader Gabriel Ioris, João Carlos Suldowski, Julcemir Bombassaro, Mauro Cesar Michelon, Sabino Zilli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1167/mocao_apoio_-_conanda-assinada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1167/mocao_apoio_-_conanda-assinada.pdf</t>
   </si>
   <si>
     <t>APOIO aos Projeto de Lei nº 1904/2024, em trâmite no Congresso Nacional, de autoria de várias dezenas de deputados, que penaliza quem matar um ser humano já viável, nos últimos meses da gestação, com pena conforme o delito de homicídio simples, assim como ao Projeto de Decreto Legislativo nº 03/2025,  que susta os efeitos da Resolução nº 258, de 23 de dezembro de 2024, do Conselho Nacional dos Direitos da Criança e do Adolescente (CONANDA).</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PP, Altair Borges, Jader Gabriel Ioris, João Carlos Suldowski, Sabino Zilli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1184/mocao_congratulacao06_-_radio_12_de_maio-assinadapdf.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1184/mocao_congratulacao06_-_radio_12_de_maio-assinadapdf.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de São Lourenço do Oeste, estado de Santa Catarina, manifesta congratulações aos proprietários e colaboradores da Rádio Doze de Maio Ltda, pelas comemorações dos 45 anos de fundação e serviços prestados a sociedade.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Altair Borges, Cesar Luiz Piran, Edison Demarchi, Jader Gabriel Ioris, João Carlos Suldowski, Julcemir Bombassaro, Sabino Zilli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1275/mocao_pesar_-_ricardo_pettinelli-assinada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1275/mocao_pesar_-_ricardo_pettinelli-assinada.pdf</t>
   </si>
   <si>
     <t>Moção nº 07/2025 - de Pesar, de autoria das bancadas do PP, PL e PSD, aos familiares do Senhor Ricardo Pettinelli.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Cesar Luiz Piran, Edison Demarchi, Jader Gabriel Ioris, João Carlos Suldowski, Julcemir Bombassaro, Sabino Zilli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1320/mocao_apoio_-_campanha_a_sua_historia_tem_muito_a_viver.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1320/mocao_apoio_-_campanha_a_sua_historia_tem_muito_a_viver.pdf</t>
   </si>
   <si>
     <t>Moção nº 08/2025 - de Apoio, de autoria do vereador João Carlos Suldowski e bancadas do PP, PL e PSD, a ser encaminhada à Secretaria Municipal de Saúde, manifestando apoio à campanha de valorização à vida: “A sua história ainda tem muito pra viver!”</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>Jader Gabriel Ioris, Altair Borges, João Carlos Suldowski, Sabino Zilli</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1367/mocao_09.2025_-_adriana_biazussi_lolatto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1367/mocao_09.2025_-_adriana_biazussi_lolatto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO nº 09/2025 de Aplauso, de autoria dos vereador Jader Gabriel Ioris e bancada do PP, a ser encaminhada a senhora Adriana Biazussi Lolatto, em razão do Reconhecimento por conquistas em Festivais de Dança nas cidades de Curitiba-PR e Chapecó-SC - através da Inspirar Escola de Dança.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>Edson Ferrari</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1384/mocao_10_-_aplausos_ferrari.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1384/mocao_10_-_aplausos_ferrari.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, a ser encaminhada ao projeto “Clube de Ciências”, representado pelo professor Gabriel Martinelli, estendendo a todos participantes.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Altair Borges</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1395/mocao_aplausos_jovem_vida.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1395/mocao_aplausos_jovem_vida.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso, a ser encaminhada aos integrantes do Grupo Jovem Vida, em razão do reconhecimento pelas ações desenvolvidas em favor da comunidade lourenciana, especialmente na área social.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1416/mocao_aplausos_12_-_jader_-_espaco_literario.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1416/mocao_aplausos_12_-_jader_-_espaco_literario.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada as Professoras Nilza Maria Lazzarotto, Lourdes Helena Galeazzi e Guerta Salete Beck, em razão do reconhecimento pelos serviços prestados no Projeto Espaço Literário.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>João Carlos Suldowski, Altair Borges, Jader Gabriel Ioris, Sabino Zilli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1425/mocao_13_-_apoio_-_projeto_de_lei_768_-_deputado_altair_silva.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1425/mocao_13_-_apoio_-_projeto_de_lei_768_-_deputado_altair_silva.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Projeto de Lei nº 768/2025, em trâmite na Assembleia Legislativa de Santa Catarina, de autoria do Deputado Altair Silva, que “Proíbe a reconstituição de leite em pó de origem importada para venda como leite fluído no Estado de Santa Catarina e estabelece sanções aos infratores”.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1435/mocao_14_-_jader_-_mocao_aprender_a_empreender.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1435/mocao_14_-_jader_-_mocao_aprender_a_empreender.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, a ser encaminhada aos Profissionais da Educação Rosi Mari Brandalize de Miranda, Jackson Smiderle e Claciane Villa, em razão do Reconhecimento pelos serviços prestados no Projeto Aprender a Empreender.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Mauro Cesar Michelon</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1442/mocao_apoio_mdb.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1442/mocao_apoio_mdb.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Projeto de Decreto Legislativo nº 851/2025, de autoria do Deputado Federal Valdir Cobalchini (MDB-SC), que tem por objetivo suspender os efeitos do Decreto nº 12.686/2025, do Governo Federal, que institui a chamada “Política Nacional de Educação Especial Inclusiva”.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>MDB, Edson Ferrari, Marlice Villani Perazoli, Mauro Cesar Michelon, Rennã Higor Fedrigo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/266/mocao_vacaria.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/266/mocao_vacaria.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao CTG Amizade Sem Fronteiras, em face da brilhante participação no 35° Rodeio Internacional da Vacaria, realizado entre os dias 03 a 11 de fevereiro de 2024, no município de Vacaria, estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>MDB</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/270/mocao_vacaria.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/270/mocao_vacaria.pdf</t>
   </si>
   <si>
     <t>Moção nº 01 - Congratulação, de autoria da bancada do MDB, ao CTG Amizade Sem Fronteiras, em face da brilhante participação no 35° Rodeio Internacional da Vacaria, realizado entre os dias 03 a 11 de fevereiro de 2024, no município de Vacaria, estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/669/mocao_aplausos_-_policia_civil.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/669/mocao_aplausos_-_policia_civil.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a ser encaminhada a Polícia Civil de São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/826/mocao_pesar_silvestre.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/826/mocao_pesar_silvestre.pdf</t>
   </si>
   <si>
     <t>Moção de PESAR aos familiares do Senhor Silvestre Sganzerla, ex-vereador desta Casa de Leis, pelo seu falecimento ocorrido no dia 13 de maio de 2024.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>Adilson Sperança</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/947/mocao_apelo_speranca.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/947/mocao_apelo_speranca.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo, direcionada ao Excelentíssimo Senhor Governador do Estado Jorginho Mello, Secretário de Segurança Pública, Presidente da Assembleia Legislativa e ao Comando-Geral da Polícia Militar de Santa Catarina, para que proceda à prorrogação da validade do concurso regido pelo Edital n° 001/CGPC/2023/CFO, bem como à convocação de todos os candidatos aprovados.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/791/mocao_01_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/791/mocao_01_-_mauro.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo, direcionado ao Governo Federal e Congresso Nacional, para aumento dos limites anuais de faturamento do Transportador Autônomo de Cargas (MEI Caminhoneiro), instituído pela Lei Complementar nº 188, sancionada pelo Presidente República no dia 31 de dezembro de 2021.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA, Rennã Higor Fedrigo, Jandir Antunes de Oliveira (Jotha Antunes), Marlice Villani Perazoli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/792/mocao_02_-_mesa_diretora.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/792/mocao_02_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação, direcionada ao Cartório Eleitoral de São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA, Rennã Higor Fedrigo, Jandir Antunes de Oliveira (Jotha Antunes), Marlice Villani Perazoli, Mauro Cesar Michelon</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/793/mocao_03_-_mesa_diretora.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/793/mocao_03_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação, direcionada ao Instituto Brasileiro de Geografia e Estatística - IBGE de São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/794/mocao_04_-_mesa_diretora.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/794/mocao_04_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo, direcionada ao Governador do Estado de Santa Catarina; ao Secretário de Estado de Infraestrutura e Mobilidade; a Mesa Diretora da Alesc e a Bancada do Oeste.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/795/mocao_05_-_edson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/795/mocao_05_-_edson.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo para que sejam observados e efetivamente cumpridos os direitos dos Policiais Civis de Santa Catarina, em especial o contido em seu Estatuto (Lei nº 6.843/86).</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>Rennã Higor Fedrigo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/796/mocao_06_-_renna.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/796/mocao_06_-_renna.pdf</t>
   </si>
   <si>
     <t>Asseguração  que o “Programa Universidade Gratuita” seja disponibilizado por meio de bolsas de estudo a todos os estudantes catarinenses das Instituições de Ensino Superior (IES) do Estado de Santa Catarina”</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/797/mocao_07_-_mauro.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/797/mocao_07_-_mauro.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo, direcionada ao Excelentíssimo Senhor Laudelino de Bastos e Silva, Diretor Presidente da Companhia Catarinense de Águas e Saneamento - CASAN.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>Moção de Apelo, direcionada ao Excelentíssimo Senhor Governador do Estado Jorginho Mello para que proceda a nomeação imediata dos 196 aprovados no concurso público da Polícia Científica do Estado de Santa Catarina, para o cargo de Auxiliar Criminalístico.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>Moção de Congratulação para os bailarinos, pais e professores das escolas Inspirar Escola de Dança e Luana Lima Escola de Danças Urbanas pela participação e premiações recebidas na seletiva do  Festival Catarinense de Dança, que aconteceu nos dias 21, 22 e 23 de abril no município de Chapecó.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>Marlice Villani Perazoli</t>
   </si>
   <si>
     <t>Moção de Congratulação para a equipe e atletas da ACEK  - ( Associação Cultural e Esportiva de Karatê), pela participação e desempenho na 13ª COPA  Itá  de Karatê.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/801/mocao_11_-_renna.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/801/mocao_11_-_renna.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a comitiva do Estado do Acre que realiza missão no Estado de Santa Catarina, tendo em seu itinerário passagem por São Lourenço do Oeste - SC.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>[Propõe Moção de Congratulação ao Major Vilmar Rosa, pelos trabalhos prestados no Comando da 3ª Companhia de Policia Militar de São Lourenço do Oeste.]</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/33/mocao_invernada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/33/mocao_invernada.pdf</t>
   </si>
   <si>
     <t>Moção nº 13 - de Congratulação, de autoria da Bancada do MDB, às Invernadas Artísticas do CTG Amizade Sem Fronteiras, pela participação e premiações conquistadas no XV FENART - Festival Nacional de Arte e Tradição Gaúcha, que aconteceu nos dias 21,22 e 23 de julho de 2023 no município de Irati – PR, onde a entidade foi a representante do Estado de Santa Catarina no festival, pelo fato de ter obtido bom desempenho também na etapa estadual.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Rennã Higor Fedrigo, Adílio Carubin, Adilson Sperança, Edson Ferrari, Gilmar de Camargo, José Deon, Marlice Villani Perazoli, Mauro Cesar Michelon, Silvian Requiel Hentz</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/94/mocao_14.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/94/mocao_14.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Conselho Regional de Corretores de Imóveis de Santa Catarina (CRECI/SC), pelos 50 anos da entidade e relevantes serviços prestados ao município de São Lourenço do Oeste e região.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/117/mocao_marlice_-_15.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/117/mocao_marlice_-_15.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de São Lourenço do Oeste expressa APELO as autoridades federais no sentido de intervirem junto ao Supremo Tribunal Federal e ao próprio Congresso Nacional para o NÃO ACOLHIMENTO a Arguição de Descumprimento de Preceito Fundamental - ADPF nº 442, apresentada pelo Partido Socialismo e Liberdade (PSOL), que tenta legalizar o aborto em até 12 (doze) semanas de gestação.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/224/mocao_invernada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/224/mocao_invernada.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação aos jovens talentosos Prenda Ana Julia Franz Coelho e Peão Bernardo Carboni Roldão, integrantes das Invernadas Artísticas do CTG Amizade Sem Fronteiras, pela brilhante participação no 19° Concurso Nacional de Prendas e Peões, realizado nos dias 17 e 18 de novembro de 2023, no CTG Aldeia dos Anjos, no município de Gravataí - RS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/254/mocao_judiciario.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/254/mocao_judiciario.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Presidente do Tribunal de Justiça do Estado de Santa Catarina, Desembargador Altamiro de Oliveira, para que avalie a possibilidade de instalação de 2° Vara na Comarca de São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/648/mocao_de_pesar_lidio_sutilli.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/648/mocao_de_pesar_lidio_sutilli.pdf</t>
   </si>
   <si>
     <t>Moção de pesar que seja encaminhada aos familiares do Senhor Lídio Sutilli</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/774/mocao_02_mdb.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/774/mocao_02_mdb.pdf</t>
   </si>
   <si>
     <t>Moção de PESAR aos familiares do Senhor Ermindo Lazzarotto, ex-vereador desta Casa de Leis, pelo seu falecimento ocorrido no dia 02 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/649/renna_03.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/649/renna_03.pdf</t>
   </si>
   <si>
     <t>Moção de Protesto ao Governador do Estado de Santa Catarina, Sr. Carlos Moisés da Silva, Presidente da Assembleia Legislativa do Estado.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>Adílio Carubin</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/656/adilio_04.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/656/adilio_04.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Ministério das Comunicações, em prol da priorização da cobertura de telefonia Rural na sede do Distrito de São Roque:</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/641/mauro_05.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/641/mauro_05.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Diretor das Centrais Elétricas de Santa Catarina – CELESC, para  maior assistência na rede de transmissão de energia elétrica do município de São Lourenço do Oeste, a fim de evitar sobrecargas e quedas de energia.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>Moção de Congratulação e Louvor a comunidade católica, em especial a Paróquia São Lourenço Mártir.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/646/renna_07.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/646/renna_07.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao CTG Amizade Sem Fronteiras, em face da realização do 32° Rodeio Crioulo, que aconteceu neste Município, no período de 29 de abril a 01 de maio de 2022.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>Moção de Congratulação ao atleta Lourenciano Douglas Felipe dos Passos pela conquista do Cinturão Catarinense de Muay Thai na categoria até 95 kg.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/778/mocao_09_mdb.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/778/mocao_09_mdb.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo, a ser direcionada à Câmara dos Deputados, Senado Federal e ao Fórum Parlamentar Catarinense.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/653/renna_10.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/653/renna_10.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao piloto lourenciano Julio Cezar Bach (Julinho), pelo resultado conquistado na 28° Festa Nacional do Jeep -  FENAJEEP, evento realizado entre os dias 15 a 19 de junho de 2022, na cidade de Brusque- SC.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/652/mauro_11.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/652/mauro_11.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação aos Empreendedores Destaques do ano de 2021, premiação concedida anualmente pela ACISLO - Associação Empresarial e Cultural de São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/654/adilson_12.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/654/adilson_12.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao canil da 28ª DRP de São Lourenço do Oeste, hoje chamado de NÚCLEO DE OPERAÇÕES COM CÃES</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>Silvian Requiel Hentz</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/657/silvian_13.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/657/silvian_13.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio pela Expansão do Instituto Federal de Santa Catarina.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/644/marlice_14.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/644/marlice_14.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a ser encaminhada a APAE</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/642/mauro_15.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/642/mauro_15.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Atleta Eduarda Merigo Vieira, em reconhecimento as constantes conquistas representando o Município de São Lourenço do Oeste - SC, na modalidade lançamento de dardo.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/643/mauro_16.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/643/mauro_16.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Senhor Irani Fioravante Balotin, em reconhecimento a sua história de 50 anos como árbitro no Município de São Lourenço do Oeste - SC.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>Ledeni Pieta, Rennã Higor Fedrigo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/647/ledeni_17.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/647/ledeni_17.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a ser encaminhada a Invernada Artística e ao CTG Amizade Sem Fronteiras,</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/780/mocao_18_marlice.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/780/mocao_18_marlice.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a ser encaminhada ao Lions Clube Cidade Jardim de São Lourenço do Oeste em reconhecimento aos 41 anos de fundação e trabalhos prestados à comunidade.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/650/mocao_diva_trevisol.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/650/mocao_diva_trevisol.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Senhora Diva Belleboni Trevisol, em reconhecimento a sua trajetória no magistério público de São Lourenço do Oeste - SC</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Eliane Regina Noal Battisti</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/655/mocao_apelo_eliane_-inss.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/655/mocao_apelo_eliane_-inss.pdf</t>
   </si>
   <si>
     <t>“Realização de perícias médicas na Agência da Previdência Social (INSS) de São Lourenço do Oeste.”</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/750/mocao_01_marlice.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/750/mocao_01_marlice.pdf</t>
   </si>
   <si>
     <t>Moção de APELO as autoridades estaduais, no sentido de incluir os profissionais da educação na 2ª etapa de vacinação do grupo prioritário para recebimento da vacina do covid-19.”</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>Edson Ferrari, Marlice Villani Perazoli, MDB, Rennã Higor Fedrigo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/634/mocao_pesar_sidney.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/634/mocao_pesar_sidney.pdf</t>
   </si>
   <si>
     <t>Moção de PESAR:“A Câmara de Vereadores do município de São Lourenço do Oeste - SC, consternada e solidária, expressa manifestação de PESAR aos familiares do Senhor Sidney José Matiotti, pelo seu falecimento ocorrido no último dia 30 de janeiro.”</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>Edilso Paulo Ranzan</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/752/mocao_apelo_03_edilson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/752/mocao_apelo_03_edilson.pdf</t>
   </si>
   <si>
     <t>Moção de APELO as autoridades federais, no sentido de incluir com maior prioridade os cidadãos com mais de 65 anos no Plano Nacional de Imunização contra a Covid-19, em razão de ser o grupo mais afetado e que mais tem gerado mortes em decorrência desta pandemia.”</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>MDB, Edilso Paulo Ranzan, Edson Ferrari, Marlice Villani Perazoli, Rennã Higor Fedrigo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/753/mocao_04_mdb.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/753/mocao_04_mdb.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Louvor aos profissionais de Saúde, especialmente aqueles que estão na linha de frente ao combate ao novo Coronavírus.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>Moção de Apoio aos produtores de leite</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>Edilso Paulo Ranzan, Mesa Diretora - MESA, José Deon, Marlice Villani Perazoli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/755/mocao_06_mesa_diretora.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/755/mocao_06_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo as autoridades Nacional e Estadual, para que viabilizem uma UTI Móvel Completa para atender o município de São Lourenço do Oeste e região.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>José Deon</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/756/mocao_07_jose.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/756/mocao_07_jose.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação pela passagem dos 90 anos de fundação da Igreja Assembleia de Deus no Estado de Santa Catariana.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/758/mocao_08_edson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/758/mocao_08_edson.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações aos profissionais da saúde: Enfermeiro Edevaldo Farias Prestes e motorista Volnei Kosmann.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/759/mocao_09_mdb.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/759/mocao_09_mdb.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Leo Clube de São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>MDB, Edson Ferrari, Marlice Villani Perazoli, Rennã Higor Fedrigo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/760/mocao_10_mdb.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/760/mocao_10_mdb.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação para a ACISLO - Associação Empresarial e Cultural de São Lourenço do Oeste, em razão dos 38 anos de atividade no município, comemoradas no dia 06 de junho de 2021.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/761/mocao_11_mdb.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/761/mocao_11_mdb.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Grupo Jovem Vida, pela comemoração dos 37 anos de forte atuação no município, comemorados no dia 12 de junho de 2021.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>Adilson Sperança, Edilso Paulo Ranzan, José Deon, Marlice Villani Perazoli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/639/mocao_apoio_projeto_enfermeiros.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/639/mocao_apoio_projeto_enfermeiros.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei nº 2.564/2020, em tramitação no Senado Federal, que altera a Lei nº 7.498, de 25 de junho de 1986, para instituir o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem e do Auxiliar de Enfermagem, de autoria do Senador Fabiano Contarato (REDE/ES).</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/763/mocao_13_edson.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/763/mocao_13_edson.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio aos Policiais Civis (Delegados, Agentes, Escrivães e Psicólogos) e Instituto Geral de Perícia IGP em relação a preocupação da classe ao Projeto de Emenda Constitucional e Legislativa que versa sobre o regime previdenciário dos servidores públicos do estado de Santa Catarina.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>Moção de Protesto e Repúdio</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/764/mocao_15_mdb.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/764/mocao_15_mdb.pdf</t>
   </si>
   <si>
     <t>Moção de PESAR aos familiares do Senhor Edilso Paulo Ranzan, vereador e presidente desta Casa de Leis, pelo seu falecimento ocorrido no último dia 06 de julho.”</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/765/mocao_16_renna.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/765/mocao_16_renna.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Governador do Estado de Santa Catarina, Excelentíssimo Senhor Carlos Moisés da Silva; ao Presidente da Assembleia Legislativa do Estado de Santa Catarina, Excelentíssimo Senhor Deputado Estadual Mauro de Nadal, e ao Deputado Estadual lourenciano, Excelentíssimo Senhor Valdir Cobalchini.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/633/mocao_ong_entre_amigos_e_criancas.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/633/mocao_ong_entre_amigos_e_criancas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação para a ONG Entre Amigos e Crianças de São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/630/mocao_de_apelo_-_corrida_de_caes.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/630/mocao_de_apelo_-_corrida_de_caes.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao retorno do Horário de Verão a ser encaminhado ao Presidente da República Federativa do Brasil.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/766/mocao_19_marlice.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/766/mocao_19_marlice.pdf</t>
   </si>
   <si>
     <t>Moção de CONGRATULAÇÃO a Rede Feminina de Combate ao Câncer – RFCC.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/635/mocao_renna_empreendedores.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/635/mocao_renna_empreendedores.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação para os Empreendedores Destaques do ano de 2020, premiação concedida anualmente pela ACISLO - Associação Empresarial e Cultural de São Lourenço do Oeste</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>Adílio Carubin, Adilson Sperança, Edson Ferrari, Gilmar de Camargo, José Deon, Marlice Villani Perazoli, Mauro Cesar Michelon, Rennã Higor Fedrigo, Silvian Requiel Hentz</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/637/mocao_apoio_ifsc_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/637/mocao_apoio_ifsc_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO a ser encaminhada aos Senhores Maurício Gariba Júnior, Reitor  do Instituto Federal de Santa Catarina - IFSC, e Daniel Fernando Carossi, Diretor-Geral do Campus Avançado IFSC São Lourenço do Oeste,  manifestando apoio para a ampliação do Câmpus Avançado São Lourenço do Oeste,</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/638/mocao_apoio_professores_estado_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/638/mocao_apoio_professores_estado_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, direcionada aos Deputados Estaduais de SC, para que seja analisado e reformulado o PL 0395.0/2021, que fixa os valores de vencimento para os cargos integrantes do quadro de pessoal do Magistério Público Estadual.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Moção de Apelo a ser encaminhada ao Presidente da Câmara dos Deputados, Deputado Arthur Lira e à Deputada e integrante da Comissão Especial, Carmen Zanotto.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1257,67 +1290,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1110/mocao_apoio_-_curso_medicina-assinada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1133/mocao_01.2025_-_enfermeiro_vinicios_e_enfermeira_catia_-_dengue_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1167/mocao_apoio_-_conanda-assinada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1184/mocao_congratulacao06_-_radio_12_de_maio-assinadapdf.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1275/mocao_pesar_-_ricardo_pettinelli-assinada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1320/mocao_apoio_-_campanha_a_sua_historia_tem_muito_a_viver.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1367/mocao_09.2025_-_adriana_biazussi_lolatto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1384/mocao_10_-_aplausos_ferrari.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1395/mocao_aplausos_jovem_vida.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1416/mocao_aplausos_12_-_jader_-_espaco_literario.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1425/mocao_13_-_apoio_-_projeto_de_lei_768_-_deputado_altair_silva.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1435/mocao_14_-_jader_-_mocao_aprender_a_empreender.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1442/mocao_apoio_mdb.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/266/mocao_vacaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/270/mocao_vacaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/669/mocao_aplausos_-_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/826/mocao_pesar_silvestre.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/947/mocao_apelo_speranca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/791/mocao_01_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/792/mocao_02_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/793/mocao_03_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/794/mocao_04_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/795/mocao_05_-_edson.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/796/mocao_06_-_renna.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/797/mocao_07_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/801/mocao_11_-_renna.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/33/mocao_invernada.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/94/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/117/mocao_marlice_-_15.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/224/mocao_invernada.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/254/mocao_judiciario.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/648/mocao_de_pesar_lidio_sutilli.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/774/mocao_02_mdb.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/649/renna_03.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/656/adilio_04.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/641/mauro_05.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/646/renna_07.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/778/mocao_09_mdb.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/653/renna_10.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/652/mauro_11.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/654/adilson_12.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/657/silvian_13.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/644/marlice_14.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/642/mauro_15.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/643/mauro_16.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/647/ledeni_17.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/780/mocao_18_marlice.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/650/mocao_diva_trevisol.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/655/mocao_apelo_eliane_-inss.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/750/mocao_01_marlice.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/634/mocao_pesar_sidney.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/752/mocao_apelo_03_edilson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/753/mocao_04_mdb.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/755/mocao_06_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/756/mocao_07_jose.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/758/mocao_08_edson.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/759/mocao_09_mdb.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/760/mocao_10_mdb.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/761/mocao_11_mdb.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/639/mocao_apoio_projeto_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/763/mocao_13_edson.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/764/mocao_15_mdb.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/765/mocao_16_renna.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/633/mocao_ong_entre_amigos_e_criancas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/630/mocao_de_apelo_-_corrida_de_caes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/766/mocao_19_marlice.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/635/mocao_renna_empreendedores.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/637/mocao_apoio_ifsc_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/638/mocao_apoio_professores_estado_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1559/mocao_01_-_apoio_-_edson_ferrari.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1562/mocao_congratula_policiais_de_coronel_martins.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1579/mocao03-altair_xadrez-asinada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1110/mocao_apoio_-_curso_medicina-assinada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1133/mocao_01.2025_-_enfermeiro_vinicios_e_enfermeira_catia_-_dengue_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1167/mocao_apoio_-_conanda-assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1184/mocao_congratulacao06_-_radio_12_de_maio-assinadapdf.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1275/mocao_pesar_-_ricardo_pettinelli-assinada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1320/mocao_apoio_-_campanha_a_sua_historia_tem_muito_a_viver.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1367/mocao_09.2025_-_adriana_biazussi_lolatto.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1384/mocao_10_-_aplausos_ferrari.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1395/mocao_aplausos_jovem_vida.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1416/mocao_aplausos_12_-_jader_-_espaco_literario.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1425/mocao_13_-_apoio_-_projeto_de_lei_768_-_deputado_altair_silva.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1435/mocao_14_-_jader_-_mocao_aprender_a_empreender.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1442/mocao_apoio_mdb.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/266/mocao_vacaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/270/mocao_vacaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/669/mocao_aplausos_-_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/826/mocao_pesar_silvestre.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/947/mocao_apelo_speranca.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/791/mocao_01_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/792/mocao_02_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/793/mocao_03_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/794/mocao_04_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/795/mocao_05_-_edson.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/796/mocao_06_-_renna.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/797/mocao_07_-_mauro.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/801/mocao_11_-_renna.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/33/mocao_invernada.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/94/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/117/mocao_marlice_-_15.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/224/mocao_invernada.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/254/mocao_judiciario.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/648/mocao_de_pesar_lidio_sutilli.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/774/mocao_02_mdb.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/649/renna_03.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/656/adilio_04.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/641/mauro_05.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/646/renna_07.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/778/mocao_09_mdb.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/653/renna_10.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/652/mauro_11.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/654/adilson_12.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/657/silvian_13.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/644/marlice_14.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/642/mauro_15.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/643/mauro_16.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/647/ledeni_17.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/780/mocao_18_marlice.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/650/mocao_diva_trevisol.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/655/mocao_apelo_eliane_-inss.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/750/mocao_01_marlice.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/634/mocao_pesar_sidney.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/752/mocao_apelo_03_edilson.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/753/mocao_04_mdb.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/755/mocao_06_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/756/mocao_07_jose.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/758/mocao_08_edson.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/759/mocao_09_mdb.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/760/mocao_10_mdb.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/761/mocao_11_mdb.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/639/mocao_apoio_projeto_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/763/mocao_13_edson.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/764/mocao_15_mdb.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/765/mocao_16_renna.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/633/mocao_ong_entre_amigos_e_criancas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/630/mocao_de_apelo_-_corrida_de_caes.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/766/mocao_19_marlice.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/635/mocao_renna_empreendedores.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/637/mocao_apoio_ifsc_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/638/mocao_apoio_professores_estado_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H81"/>
+  <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="163.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1375,2053 +1408,2131 @@
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>36</v>
       </c>
-      <c r="D7" t="s">
-[...5 lines deleted...]
-      <c r="F7" t="s">
+      <c r="G7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D8" t="s">
-[...5 lines deleted...]
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
         <v>45</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="G9" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D9" t="s">
-[...5 lines deleted...]
-      <c r="F9" t="s">
+      <c r="H9" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
         <v>50</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="G10" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D10" t="s">
-[...5 lines deleted...]
-      <c r="F10" t="s">
+      <c r="H10" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" t="s">
+        <v>54</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
         <v>55</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="G11" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D11" t="s">
-[...5 lines deleted...]
-      <c r="F11" t="s">
+      <c r="H11" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
         <v>60</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="G12" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" t="s">
+        <v>64</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="H13" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" t="s">
+        <v>68</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>70</v>
-      </c>
-[...13 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" t="s">
+        <v>72</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>73</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>75</v>
-      </c>
-[...13 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" t="s">
+        <v>77</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="H16" t="s">
         <v>79</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" t="s">
+        <v>81</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>82</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B17" t="s">
+      <c r="H17" t="s">
         <v>84</v>
-      </c>
-[...16 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" t="s">
+        <v>86</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>40</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H18" t="s">
         <v>88</v>
-      </c>
-[...19 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B19" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" t="s">
+        <v>90</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>91</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B19" t="s">
-[...14 lines deleted...]
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>94</v>
+      </c>
+      <c r="B20" t="s">
         <v>95</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H20" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B21" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H21" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H22" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>106</v>
       </c>
       <c r="B23" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="C23" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
+        <v>96</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>109</v>
+      </c>
+      <c r="B24" t="s">
+        <v>95</v>
+      </c>
+      <c r="C24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
         <v>110</v>
       </c>
-      <c r="B24" t="s">
-[...11 lines deleted...]
-      <c r="F24" t="s">
+      <c r="G24" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>113</v>
+      </c>
+      <c r="B25" t="s">
         <v>114</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>91</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>115</v>
       </c>
       <c r="H25" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>117</v>
       </c>
       <c r="B26" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="C26" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>57</v>
+        <v>118</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="C28" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
-      <c r="F28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="C29" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>19</v>
+        <v>129</v>
       </c>
       <c r="H29" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B30" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="C30" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>19</v>
+        <v>133</v>
       </c>
       <c r="H30" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B31" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="C31" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>19</v>
+        <v>136</v>
       </c>
       <c r="H31" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B32" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="C32" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>121</v>
+        <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>135</v>
+        <v>33</v>
       </c>
       <c r="H32" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B33" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="C33" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>89</v>
+        <v>132</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="H33" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B34" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="C34" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>89</v>
+        <v>143</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>140</v>
+        <v>33</v>
       </c>
       <c r="H34" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B35" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="C35" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H35" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B36" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="C36" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>147</v>
+        <v>33</v>
       </c>
       <c r="H36" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B37" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="C37" t="s">
-        <v>150</v>
+        <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>121</v>
+        <v>100</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>151</v>
       </c>
       <c r="H37" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>153</v>
       </c>
       <c r="B38" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="C38" t="s">
+        <v>86</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>121</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>155</v>
       </c>
       <c r="H38" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>157</v>
       </c>
       <c r="B39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" t="s">
+        <v>90</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>143</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="C39" t="s">
-[...11 lines deleted...]
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>160</v>
+      </c>
+      <c r="B40" t="s">
+        <v>114</v>
+      </c>
+      <c r="C40" t="s">
         <v>161</v>
       </c>
-      <c r="B40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H40" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>164</v>
       </c>
       <c r="B41" t="s">
-        <v>158</v>
+        <v>114</v>
       </c>
       <c r="C41" t="s">
-        <v>22</v>
+        <v>165</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H41" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B42" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="C42" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>168</v>
+        <v>143</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H42" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B43" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="C43" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H43" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B44" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="C44" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>132</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>19</v>
+        <v>176</v>
       </c>
       <c r="H44" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B45" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="C45" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>121</v>
+        <v>179</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="H45" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B46" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="C46" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>19</v>
+        <v>183</v>
       </c>
       <c r="H46" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B47" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="C47" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>85</v>
+        <v>143</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>182</v>
+        <v>33</v>
       </c>
       <c r="H47" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B48" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="C48" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="H48" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B49" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="C49" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>80</v>
+        <v>132</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>188</v>
+        <v>33</v>
       </c>
       <c r="H49" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B50" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="C50" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="H50" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B51" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="C51" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>194</v>
+        <v>132</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H51" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B52" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="C52" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H52" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B53" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="C53" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>80</v>
+        <v>110</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="H53" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B54" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="C54" t="s">
-        <v>150</v>
+        <v>81</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>80</v>
+        <v>205</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H54" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B55" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="C55" t="s">
-        <v>154</v>
+        <v>86</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>207</v>
+        <v>143</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H55" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B56" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="C56" t="s">
-        <v>211</v>
+        <v>90</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>212</v>
       </c>
       <c r="H56" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>214</v>
       </c>
       <c r="B57" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="C57" t="s">
+        <v>161</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>91</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="D57" t="s">
-[...8 lines deleted...]
-      <c r="G57" s="1" t="s">
+      <c r="H57" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>217</v>
+      </c>
+      <c r="B58" t="s">
+        <v>169</v>
+      </c>
+      <c r="C58" t="s">
+        <v>165</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
         <v>218</v>
       </c>
-      <c r="B58" t="s">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="G58" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D58" t="s">
-[...5 lines deleted...]
-      <c r="F58" t="s">
+      <c r="H58" t="s">
         <v>220</v>
-      </c>
-[...4 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>221</v>
+      </c>
+      <c r="B59" t="s">
+        <v>169</v>
+      </c>
+      <c r="C59" t="s">
+        <v>222</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>143</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="B59" t="s">
+      <c r="H59" t="s">
         <v>224</v>
-      </c>
-[...16 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>225</v>
+      </c>
+      <c r="B60" t="s">
+        <v>169</v>
+      </c>
+      <c r="C60" t="s">
+        <v>226</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>143</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="B60" t="s">
-[...11 lines deleted...]
-      <c r="F60" t="s">
+      <c r="H60" t="s">
         <v>228</v>
-      </c>
-[...4 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>229</v>
+      </c>
+      <c r="B61" t="s">
+        <v>169</v>
+      </c>
+      <c r="C61" t="s">
+        <v>230</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
         <v>231</v>
       </c>
-      <c r="B61" t="s">
-[...11 lines deleted...]
-      <c r="F61" t="s">
+      <c r="G61" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="G61" s="1" t="s">
+      <c r="H61" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>234</v>
+      </c>
+      <c r="B62" t="s">
         <v>235</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
+        <v>143</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="G62" s="1" t="s">
+      <c r="H62" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>238</v>
+      </c>
+      <c r="B63" t="s">
+        <v>235</v>
+      </c>
+      <c r="C63" t="s">
+        <v>17</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
         <v>239</v>
       </c>
-      <c r="B63" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G63" s="1" t="s">
-        <v>19</v>
+        <v>240</v>
       </c>
       <c r="H63" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B64" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H64" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B65" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="C65" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H65" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B66" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="C66" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>57</v>
+        <v>205</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>250</v>
+        <v>33</v>
       </c>
       <c r="H66" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>252</v>
       </c>
       <c r="B67" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="C67" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H67" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B68" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="C68" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="H68" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B69" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="C69" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>256</v>
+        <v>13</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="H69" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B70" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="C70" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>263</v>
+        <v>247</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>264</v>
       </c>
       <c r="H70" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>266</v>
       </c>
       <c r="B71" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="C71" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>57</v>
+        <v>267</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="H71" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B72" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="C72" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>80</v>
+        <v>267</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>19</v>
+        <v>271</v>
       </c>
       <c r="H72" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B73" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="C73" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>85</v>
+        <v>274</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="H73" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B74" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="C74" t="s">
-        <v>150</v>
+        <v>81</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>121</v>
+        <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="H74" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B75" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="C75" t="s">
-        <v>154</v>
+        <v>86</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>278</v>
+        <v>33</v>
       </c>
       <c r="H75" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B76" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="C76" t="s">
-        <v>211</v>
+        <v>90</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="H76" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B77" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="C77" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>132</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="H77" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B78" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="C78" t="s">
-        <v>219</v>
+        <v>165</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="H78" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B79" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="C79" t="s">
-        <v>137</v>
+        <v>222</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>290</v>
+        <v>91</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="H79" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B80" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="C80" t="s">
-        <v>294</v>
+        <v>226</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>290</v>
+        <v>143</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>295</v>
       </c>
       <c r="H80" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>297</v>
       </c>
       <c r="B81" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="C81" t="s">
-        <v>298</v>
+        <v>230</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
         <v>132</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>19</v>
+        <v>298</v>
       </c>
       <c r="H81" t="s">
         <v>299</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>300</v>
+      </c>
+      <c r="B82" t="s">
+        <v>235</v>
+      </c>
+      <c r="C82" t="s">
+        <v>148</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>301</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H82" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>304</v>
+      </c>
+      <c r="B83" t="s">
+        <v>235</v>
+      </c>
+      <c r="C83" t="s">
+        <v>305</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>301</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H83" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>308</v>
+      </c>
+      <c r="B84" t="s">
+        <v>235</v>
+      </c>
+      <c r="C84" t="s">
+        <v>309</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>143</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H84" t="s">
+        <v>310</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3462,50 +3573,53 @@
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>