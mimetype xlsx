--- v0 (2026-01-08)
+++ v1 (2026-05-21)
@@ -10,836 +10,920 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="600" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="672" uniqueCount="295">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1498</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Agustinho Assis Menegatti</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1498/projleic001_cria_programa_de_cooperacao_municipio_e_cdl_slo.pdf</t>
+  </si>
+  <si>
+    <t>Cria programa de cooperação entre o Município de São Lourenço do Oeste e a Câmara de Dirigentes Lojistas de São Lourenço do Oeste - CDL, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1524</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1524/projleic002_recomposicao_e_reajuste_de_vencimentos_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza os chefes do Poder Executivo e do Poder Legislativo a conceder reajuste dos vencimentos dos servidores públicos municipais da administração direta e indireta, ativos, inativos, pensionistas, conselheiros tutelares, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1525</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1525/projleic003_altera_a_lc_367_2025_reajuste_servidores_do_magisterio.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da Lei Complementar nº 367, de 02 de julho de 2025.</t>
+  </si>
+  <si>
+    <t>1533</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MESA</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1533/projleic004_-_altera_a_lc_130-11.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Complementar nº 130, de 18 de julho de 2011.</t>
+  </si>
+  <si>
+    <t>1541</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1541/projleic004005_nova_lei_do_instituto_cultural_de_sao_lourenco_icsl.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reformulação da estrutura administrativa da Autarquia Municipal denominada “Instituto Cultural de São Lourenço”, criada pela Lei Complementar nº 81, de 16 de março de 2007, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1542</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1542/projleic005006_altera_a_lc_080_2007_remuneracao_presidente_cdm_e_coordenador.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da Lei Complementar nº 80, de 16 de março de 2007.</t>
+  </si>
+  <si>
+    <t>1572</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1572/projleic006007_altera_lc_265_2020_codigo_de_edificacoes.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 265, de 20 de agosto de 2020, que dispõe sobre o Código de Edificações do Município".</t>
+  </si>
+  <si>
+    <t>1574</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1574/projleic007008_alteracao_do_ctm_279_1979_remissao_iptu_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Código Tributário Municipal, instituído pela Lei nº 298, de 18 de dezembro de 1979, concede remissão de tributo na forma que identifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1575</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1575/projleic008009_altera_a_lei_complementar_283_2021_disposicoes_diversas_extingue_diretoria_cria_assessoria_e_ar.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 283, de 20 de dezembro de 2021.</t>
+  </si>
+  <si>
     <t>974</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>1</t>
-[...11 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/974/projleic001_altera_lc_56_2005_cria_vagas_para_enfermeiro_e_assistente_social_assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/974/projleic001_altera_lc_56_2005_cria_vagas_para_enfermeiro_e_assistente_social_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 56, de 14 de outubro de 2005.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>Altair Borges, Jader Gabriel Ioris, João Carlos Suldowski, Sabino Zilli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/981/projleic002_-_altair_-_isencao_taxa_de_inscricao.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/981/projleic002_-_altair_-_isencao_taxa_de_inscricao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento de taxas de inscrição em concursos públicos e testes seletivos, e adota outras providências.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/985/projleic002003_altera_lc_56_2005_cria_vagas_para_enfermeiro_assistente_social_e_tec_apoio_assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/985/projleic002003_altera_lc_56_2005_cria_vagas_para_enfermeiro_assistente_social_e_tec_apoio_assinado.pdf</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/986/projleic003004_altera_lc_81_icsl_2025_assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/986/projleic003004_altera_lc_81_icsl_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 81, de 16 de março de 2007, e dá outras providências.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/987/projleic004005_altera_lc_283_2021_estrutura_administrativa_2025_assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/987/projleic004005_altera_lc_283_2021_estrutura_administrativa_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 283, de 20 de dezembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/989/projleic005006_altera_a_lc_085_2007_icsl_cria_o_cargo_de_instrutor_para_o_cdm_assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/989/projleic005006_altera_a_lc_085_2007_icsl_cria_o_cargo_de_instrutor_para_o_cdm_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 85, de 08 de outubro de 2007, que dispõe sobre a contratação temporária de pessoal para atender necessidade de excepcional interesse público do Instituto Cultural de São Lourenço e do Comitê Desportivo Municipal, em regime jurídico especial e dá outras providências.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/990/projleic006007_reajuste_magisterio_assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/990/projleic006007_reajuste_magisterio_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo a conceder reajuste do vencimento base dos servidores do magistério público municipal, e dá outras providências".</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza os chefes do Poder Executivo e do Poder Legislativo a conceder recomposição e revisão dos vencimentos dos servidores públicos municipais da administração direta e indireta, ativos, inativos, pensionistas, conselheiros tutelares, e dá outras providências.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1101/projleic008009_altera_lc_56_2005_cria_vagas_para_agente_equipamento_assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1101/projleic008009_altera_lc_56_2005_cria_vagas_para_agente_equipamento_assinado.pdf</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1103/projleic009010_fixa_valor_minimo_execucao_fiscal_e_autoriza_o_protesto_assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1103/projleic009010_fixa_valor_minimo_execucao_fiscal_e_autoriza_o_protesto_assinado.pdf</t>
   </si>
   <si>
     <t>Fixa o valor mínimo para o ajuizamento de execuções fiscais, autoriza o protesto de certidões de dívida ativa e de títulos executivos judiciais no Município de São Lourenço do Oeste - SC, e dá outras providências.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1124/projleic010011_regime_disciplinar_servidores.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1124/projleic010011_regime_disciplinar_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime disciplinar e a apuração de responsabilidades dos agentes públicos do Município de São Lourenço do Oeste - SC.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1159/projleic011012_-_altera_lc_265-2020_-_codigo_de_edificacoes.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1159/projleic011012_-_altera_lc_265-2020_-_codigo_de_edificacoes.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 265, de 20 de agosto de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1171/projleic012013_-_altera_lc_56-2005_-_cria_vagas_para_agente_equipamento_e_operador_de_maquinas.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1171/projleic012013_-_altera_lc_56-2005_-_cria_vagas_para_agente_equipamento_e_operador_de_maquinas.pdf</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Jader Gabriel Ioris</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1183/projleic014_-_isencao_de_iptu_pessoas_com_cancer-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1183/projleic014_-_isencao_de_iptu_pessoas_com_cancer-assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 298, de 18 de dezembro de 1979, que institui o Código Tributário do Município de São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1196/projleic013015_altera_a_lc_085_2007_retira_obrigatoriedade_licenca_cbf_assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1196/projleic013015_altera_a_lc_085_2007_retira_obrigatoriedade_licenca_cbf_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 85, de 08 de outubro de 2007, que dispõe sobre a contratação temporária de pessoal para atender necessidade de excepcional interesse público do Instituto Cultural de São Lourenço e do Comitê Desportivo Municipal, em regime jurídico especial.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Altair Borges</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1210/projleic16-altair_-_novo__isencao_taxa_de_inscricao-assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1210/projleic16-altair_-_novo__isencao_taxa_de_inscricao-assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento de taxas de inscrição em concursos públicos e testes seletivos.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1260/projleic014017_novo_plano_de_carreira_e_remuneracao_do_magisterio_assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1260/projleic014017_novo_plano_de_carreira_e_remuneracao_do_magisterio_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 17/2025, do Executivo Municipal - Dispõe sobre o novo Plano de Carreira e Remuneração do Magistério Público Municipal de São Lourenço do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1277/projleic015018_novo_plano_de_carreira_e_remuneracao_do_magisterio_assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1277/projleic015018_novo_plano_de_carreira_e_remuneracao_do_magisterio_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o novo Plano de Carreira e Remuneração do Magistério Público Municipal de São Lourenço do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1287/projleic016019_novo_plano_de_carreira_e_remuneracao_do_magisterio_assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1287/projleic016019_novo_plano_de_carreira_e_remuneracao_do_magisterio_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o novo Plano de Carreira e Remuneração do Magistério Público Municipal de São Lourenço do Oeste e dá outras providências".</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1303/projleic017020_altera_lc_146_2012_plano_diretor_assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1303/projleic017020_altera_lc_146_2012_plano_diretor_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n° 146, de 28/12/2012, que institui o Plano Diretor Participativo do Município de São Lourenço do Oeste - SC, e dá outras providências.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1322/prolc018_021.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1322/prolc018_021.pdf</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1361/projleic019022_ateracao_do_ctm_279_1979.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1361/projleic019022_ateracao_do_ctm_279_1979.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário Municipal, instituído pela Lei nº 298, de 18 de dezembro de 1979.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1381/projleic020023_institui_o_refislo_2024.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1381/projleic020023_institui_o_refislo_2024.pdf</t>
   </si>
   <si>
     <t>Institui o REFISLO - Programa de Recuperação Fiscal do Município de São Lourenço do Oeste/SC, e dá outras providências.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1391/projleic021024_atera_lei_cosip_lei_1384_2002.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1391/projleic021024_atera_lei_cosip_lei_1384_2002.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.384, de 30 de dezembro de 2002.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>João Carlos Suldowski (Prefeito)</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1404/projleic022025_regulamentacao_desburocratizacao_economica_e_liberdade_empreendedora.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1404/projleic022025_regulamentacao_desburocratizacao_economica_e_liberdade_empreendedora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação para a desburocratização econômica e liberdade empreendedora no Município de São Lourenço do Oeste - SC e dá outras providências.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1405/projleic023026_regulamentacao_instalacao_e_uso_do_sistema_5g.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1405/projleic023026_regulamentacao_instalacao_e_uso_do_sistema_5g.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação para a instalação e uso do sistema 5G no Município de São Lourenço do Oeste - SC e dá outras providências.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1406/projleic024027_sandbox_regulatorio.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1406/projleic024027_sandbox_regulatorio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as regras para constituição e funcionamento de Ambiente Regulatório Experimental (Sandbox Regulatório) no Município de São Lourenço do Oeste - SC e dá outras providências.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1414/projleic025028_altera_lc_47_2003_iss_de_servicos_de_monitoramento_e_rastreamento_a_distancia.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1414/projleic025028_altera_lc_47_2003_iss_de_servicos_de_monitoramento_e_rastreamento_a_distancia.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 47, de 26 de dezembro de 2003.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1422/projleic026029_altera_lc_56_2005_lc_118_2010_lc_283_2021_disposicoes_diversas_ferias_exclui_e_cria_divisao.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1422/projleic026029_altera_lc_56_2005_lc_118_2010_lc_283_2021_disposicoes_diversas_ferias_exclui_e_cria_divisao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 56, de 14 de outubro de 2005, a Lei Complementar n° 118, de 23 de junho de 2010, e, a Lei Complementar nº 283, de 20 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1428/projleic027_30__politica_municipal_de_recebimento_e_concessao_de_patrocinio_a_eventos.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1428/projleic027_30__politica_municipal_de_recebimento_e_concessao_de_patrocinio_a_eventos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o recebimento e a concessão de patrocínio pelo Poder Executivo para realização de eventos no Município de São Lourenço do Oeste/SC, e dá outras providências.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1444/projleic028031_altera_a_lei_complementar_325_2023_ambiental_cimam.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1444/projleic028031_altera_a_lei_complementar_325_2023_ambiental_cimam.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 325, de 11 de maio de 2023.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1457/projleic029032_cria_programa_de_cooperacao_com_acislo.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1457/projleic029032_cria_programa_de_cooperacao_com_acislo.pdf</t>
   </si>
   <si>
     <t>Cria programa de cooperação entre o Município de São Lourenço do Oeste e a ACISLO - Associação Empresarial e Cultural de São Lourenço do Oeste, e dá outras providências.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1462/projleic030033_altera_lc_367_2025_magisterio_professor_substituto_cria_vagas.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1462/projleic030033_altera_lc_367_2025_magisterio_professor_substituto_cria_vagas.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 367, de 02 de julho de 2025.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1466/projleic031034_altera_a_lc_085_2007_cria_cargo_kickboxing_para_cdm_e_altera_carga_horaria_volei_e_ginastica_ritmica.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1466/projleic031034_altera_a_lc_085_2007_cria_cargo_kickboxing_para_cdm_e_altera_carga_horaria_volei_e_ginastica_ritmica.pdf</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1470/projleic032035_concede_isencao_de_contribuicao_de_melhoria_pavimentacao_asfaltica_2025_extraordinaria.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1470/projleic032035_concede_isencao_de_contribuicao_de_melhoria_pavimentacao_asfaltica_2025_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de isenção de contribuição de melhoria aos proprietários, titulares do domínio útil ou possuidores, a qualquer título, dos bens imóveis beneficiados pela realização de pavimentação asfáltica que identifica.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/258/projleic001_revoga_a_lc_305_2022_terreno_praca_pandini.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/258/projleic001_revoga_a_lc_305_2022_terreno_praca_pandini.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar nº 305, de 22 de setembro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/259/projleic002_altera_56_2005_cria_vaga_para_analista_administrativo_contabeis_altera_lc_283_2021_ar_1.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/259/projleic002_altera_56_2005_cria_vaga_para_analista_administrativo_contabeis_altera_lc_283_2021_ar_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 56, de 14 de outubro de 2005 e a Lei Complementar nº 283, de 20 de dezembro de 2021.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/263/projleic003_altera_codigo_tributario_municipal_ctm_zoneamento_desmembramentos.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/263/projleic003_altera_codigo_tributario_municipal_ctm_zoneamento_desmembramentos.pdf</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/274/projleic004_altera_lc_283_2021_ar.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/274/projleic004_altera_lc_283_2021_ar.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 283, de 20 de dezembro de 2021".</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/281/projleic005_altera_a_lei_complementar_283_2021_ar_licitacoes.pdf</t>
-[...2 lines deleted...]
-    <t>Altera a Lei Complementar nº 283, de 20 de dezembro de 2021.</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/281/projleic005_altera_a_lei_complementar_283_2021_ar_licitacoes.pdf</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/284/projleic006_altera_a_lc_56_2005_vencimento_dentistas.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/284/projleic006_altera_a_lc_56_2005_vencimento_dentistas.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 56, de 14 de outubro de 2005, e dá outras providências.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Marlice Villani Perazoli, Adilson Sperança, José Deon, Mauro Cesar Michelon</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/291/projleic007_altera_a_lc_130.11_-_estrutura_da_camara.doc</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/291/projleic007_altera_a_lc_130.11_-_estrutura_da_camara.doc</t>
   </si>
   <si>
     <t>Concede reajuste e altera dispositivos da Lei Complementar nº 130, de 18 de julho de 2011.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/296/projleic007008_recomposicao_de_vencimentos_2024.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/296/projleic007008_recomposicao_de_vencimentos_2024.pdf</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/298/projleic008009_altera_a_lc_56_2005_vencimento_artesao_e_lei_2_452_2019_vencimento_conselheiro_tutelar.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/298/projleic008009_altera_a_lc_56_2005_vencimento_artesao_e_lei_2_452_2019_vencimento_conselheiro_tutelar.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 56, de 14 de outubro de 2005, a Lei nº 2.452, de 03 de abril de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/577/projleic009010_altera_codigo_tributario_municipal_ctm_zoneamento_loteamento_fundacao_e_loteamento_jardim_italia.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/577/projleic009010_altera_codigo_tributario_municipal_ctm_zoneamento_loteamento_fundacao_e_loteamento_jardim_italia.pdf</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/674/projleic010011_altera_a_lei_387_1983_codigo_de_posturas_contrapiso_de_concreto.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/674/projleic010011_altera_a_lei_387_1983_codigo_de_posturas_contrapiso_de_concreto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei n° 387, de 22 de agosto de 1983, que institui o Código de Posturas no Município de São Lourenço do Oeste - SC.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/790/projleic011012_altera_lc_56_2005_cria_vaga_para_fisioterapeuta.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/790/projleic011012_altera_lc_56_2005_cria_vaga_para_fisioterapeuta.pdf</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/814/projleic012013_altera_56_2005_vagas_de_analista_administrativo_ensino_superior_e_contabeis.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/814/projleic012013_altera_56_2005_vagas_de_analista_administrativo_ensino_superior_e_contabeis.pdf</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/886/projleic013014_altera_lc_283_2021_e_lc_325_2023_dep_meio_ambiente_fundo_cimam.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/886/projleic013014_altera_lc_283_2021_e_lc_325_2023_dep_meio_ambiente_fundo_cimam.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 283, de 20 de dezembro de 2021 e a Lei Complementar nº 325, de 11 de maio de 2023.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/942/projleic014_prorroga_prazo_lei_de_regularizacao_de_edificacoes_lc_332_2023.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/942/projleic014_prorroga_prazo_lei_de_regularizacao_de_edificacoes_lc_332_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 015/2024, que "altera a Lei Complementar nº 332, de 06 de setembro de 2023".</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/950/projleic015_altera_codigo_tributario_municipal_ctm_desmembramento_loteamentos_2_.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/950/projleic015_altera_codigo_tributario_municipal_ctm_desmembramento_loteamentos_2_.pdf</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/960/projleic016017_altera_codigo_tributario_municipal_ctm_correcao_loteamento_bela_vista_na_zona_5.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/960/projleic016017_altera_codigo_tributario_municipal_ctm_correcao_loteamento_bela_vista_na_zona_5.pdf</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>Rennã Higor Fedrigo, Gilmar de Camargo, Mauro Cesar Michelon</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/770/projleic005_-_mesa_-_revisao_servidores_legislativo.doc</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/770/projleic005_-_mesa_-_revisao_servidores_legislativo.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão e reajuste dos vencimentos dos servidores públicos do Poder Legislativo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/771/projleic011_-_altera_estrutura_camara.doc</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/771/projleic011_-_altera_estrutura_camara.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 130, de 18 de julho de 2011, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/18/projleic014017_lei_de_regularizacao_de_edificacoes.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/18/projleic014017_lei_de_regularizacao_de_edificacoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização de edificações em desconformidade com a Lei Complementar nº 146, de 28 de dezembro de 2012, que institui o Plano Diretor Participativo e com a Lei Complementar nº 265, de 20 de agosto de 2020, que institui o Código de Edificações, nos casos que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/109/projleic015018_nova_regulamentacao_servicos_funerarios.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/109/projleic015018_nova_regulamentacao_servicos_funerarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os serviços funerários no âmbito do município de São Lourenço do Oeste, e dá outras providências.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/125/projleic016019_altera_a_lc_118_2010_estatuto_e_lc_56_2005_estrangeiro_readaptacao_licenca_saude_familia_jornada_odontologos.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/125/projleic016019_altera_a_lc_118_2010_estatuto_e_lc_56_2005_estrangeiro_readaptacao_licenca_saude_familia_jornada_odontologos.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 118, de 23 de junho de 2010, a Lei Complementar nº 56, de 14 de outubro de 2005, e dá outras providências.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/135/projleic017020_altera_lc_56_2005_e_lc_90_2007_cria_cargo_de_agente_operacional_escolar.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/135/projleic017020_altera_lc_56_2005_e_lc_90_2007_cria_cargo_de_agente_operacional_escolar.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Agente Operacional Escolar, altera a Lei Complementar nº 56, de 14 de outubro de 2005 e a Lei Complementar nº 90, de 26 de dezembro de 2007.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/147/projleic018021_concede_insencao_contribuicao_de_melhoria_pavimentacao_asfaltica_2023.doc</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/147/projleic018021_concede_insencao_contribuicao_de_melhoria_pavimentacao_asfaltica_2023.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de isenção de contribuição de melhoria aos proprietários, titulares do domínio útil ou possuidores, a qualquer título, dos bens imóveis beneficiados pela realização de pavimentação asfáltica que identifica, e dá outras providências.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/168/projleic019022_altera_lc_56_2005_cria_cargo_de_agente_operacional_escolar_2_.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/168/projleic019022_altera_lc_56_2005_cria_cargo_de_agente_operacional_escolar_2_.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Agente Operacional Escolar e altera a Lei Complementar nº 56, de 14 de outubro de 2005.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/201/projleic020023_altera_a_lc_085_2007_icsl_anexo_atribuicoes_do_instrutor_de_artes_cenicas.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/201/projleic020023_altera_a_lc_085_2007_icsl_anexo_atribuicoes_do_instrutor_de_artes_cenicas.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 85, de 08 de outubro de 2007.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/202/projleic021024_altera_codigo_tributario_municipal_ctm_zoneamento_distritos_loteamento_dona_matilde.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/202/projleic021024_altera_codigo_tributario_municipal_ctm_zoneamento_distritos_loteamento_dona_matilde.pdf</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/211/projleic022025_altera_lc_283_2021_estrutura_administrativa_organizacao_sec_mun_saude_assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/211/projleic022025_altera_lc_283_2021_estrutura_administrativa_organizacao_sec_mun_saude_assinado.pdf</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/212/projleic023026_altera_a_lc_90_2007_plano_de_cargos_do_magisterio_assinado.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/212/projleic023026_altera_a_lc_90_2007_plano_de_cargos_do_magisterio_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 90, de 26 de dezembro de 2007, que dispõe sobre a reformulação do Plano de Carreira e Remuneração do Magistério Público Municipal de São Lourenço do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/232/projleic024027_altera_lei_1_101_1997_comercio_ambulante.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/232/projleic024027_altera_lei_1_101_1997_comercio_ambulante.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.101, de 19 de setembro de 1997 e dá outras providências.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/241/projleic025028_altera_a_lc_118_2010_estatuto_regime_de_plantao_2_.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/241/projleic025028_altera_a_lc_118_2010_estatuto_regime_de_plantao_2_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 118, de 23 de junho de 2010, e dá outras providências.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/242/projleic026029_altera_codigo_tributario_municipal_ctm_zoneamento_loteamento_bentinho_regularizacao.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/242/projleic026029_altera_codigo_tributario_municipal_ctm_zoneamento_loteamento_bentinho_regularizacao.pdf</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/747/projlc_06_-_cargo_comissao_contador.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/747/projlc_06_-_cargo_comissao_contador.pdf</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>Mauro Cesar Michelon</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/767/projlei026_-_altera_a_lei_2.745-2023_de_doacao_e_baixa_de_bens_-_policia_civil.docx</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/767/projlei026_-_altera_a_lei_2.745-2023_de_doacao_e_baixa_de_bens_-_policia_civil.docx</t>
   </si>
   <si>
     <t>Atribui denominação a ginásio poliesportivo, localizado no bairro Cruzeiro.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>Adilson Sperança, José Deon, Marlice Villani Perazoli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/726/projleic008_-_mesa_-_revisao_servidores_legislativo.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/726/projleic008_-_mesa_-_revisao_servidores_legislativo.pdf</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>Rennã Higor Fedrigo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/729/retirado-projeto_de_lei_complementar_n.15_altera_a_lc_265.20__renna.doc</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/729/retirado-projeto_de_lei_complementar_n.15_altera_a_lc_265.20__renna.doc</t>
   </si>
   <si>
     <t>Altera o artigo n˚ 119 da Lei Complementar n˚ 265/2020, que dispõe sobre o Código de Edificações do Município de São Lourenço do Oeste - SC.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>Edson Ferrari</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/728/projleic033.22_-_altera_a_lc_130.11.doc</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/728/projleic033.22_-_altera_a_lc_130.11.doc</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 130, de 18 de julho de 2011, que dispõe sobre a Reformulação da Estrutura Administrativa, Plano de Cargos, Carreira e Vencimentos da Câmara Municipal de Vereadores de São Lourenço do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>Edilso Paulo Ranzan</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_lei_compl_004_-_mesa_-_revisao_servidores.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_lei_compl_004_-_mesa_-_revisao_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão dos vencimentos dos servidores públicos do Poder Legislativo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Silvian Requiel Hentz</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Conscientização e Apoio aos Portadores das Doenças de Alzheimer e Parkinson no âmbito do Município de São Lourenço do Oeste e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1158,67 +1242,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/974/projleic001_altera_lc_56_2005_cria_vagas_para_enfermeiro_e_assistente_social_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/981/projleic002_-_altair_-_isencao_taxa_de_inscricao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/985/projleic002003_altera_lc_56_2005_cria_vagas_para_enfermeiro_assistente_social_e_tec_apoio_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/986/projleic003004_altera_lc_81_icsl_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/987/projleic004005_altera_lc_283_2021_estrutura_administrativa_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/989/projleic005006_altera_a_lc_085_2007_icsl_cria_o_cargo_de_instrutor_para_o_cdm_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/990/projleic006007_reajuste_magisterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1101/projleic008009_altera_lc_56_2005_cria_vagas_para_agente_equipamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1103/projleic009010_fixa_valor_minimo_execucao_fiscal_e_autoriza_o_protesto_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1124/projleic010011_regime_disciplinar_servidores.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1159/projleic011012_-_altera_lc_265-2020_-_codigo_de_edificacoes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1171/projleic012013_-_altera_lc_56-2005_-_cria_vagas_para_agente_equipamento_e_operador_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1183/projleic014_-_isencao_de_iptu_pessoas_com_cancer-assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1196/projleic013015_altera_a_lc_085_2007_retira_obrigatoriedade_licenca_cbf_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1210/projleic16-altair_-_novo__isencao_taxa_de_inscricao-assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1260/projleic014017_novo_plano_de_carreira_e_remuneracao_do_magisterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1277/projleic015018_novo_plano_de_carreira_e_remuneracao_do_magisterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1287/projleic016019_novo_plano_de_carreira_e_remuneracao_do_magisterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1303/projleic017020_altera_lc_146_2012_plano_diretor_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1322/prolc018_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1361/projleic019022_ateracao_do_ctm_279_1979.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1381/projleic020023_institui_o_refislo_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1391/projleic021024_atera_lei_cosip_lei_1384_2002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1404/projleic022025_regulamentacao_desburocratizacao_economica_e_liberdade_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1405/projleic023026_regulamentacao_instalacao_e_uso_do_sistema_5g.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1406/projleic024027_sandbox_regulatorio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1414/projleic025028_altera_lc_47_2003_iss_de_servicos_de_monitoramento_e_rastreamento_a_distancia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1422/projleic026029_altera_lc_56_2005_lc_118_2010_lc_283_2021_disposicoes_diversas_ferias_exclui_e_cria_divisao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1428/projleic027_30__politica_municipal_de_recebimento_e_concessao_de_patrocinio_a_eventos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1444/projleic028031_altera_a_lei_complementar_325_2023_ambiental_cimam.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1457/projleic029032_cria_programa_de_cooperacao_com_acislo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1462/projleic030033_altera_lc_367_2025_magisterio_professor_substituto_cria_vagas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1466/projleic031034_altera_a_lc_085_2007_cria_cargo_kickboxing_para_cdm_e_altera_carga_horaria_volei_e_ginastica_ritmica.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1470/projleic032035_concede_isencao_de_contribuicao_de_melhoria_pavimentacao_asfaltica_2025_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/258/projleic001_revoga_a_lc_305_2022_terreno_praca_pandini.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/259/projleic002_altera_56_2005_cria_vaga_para_analista_administrativo_contabeis_altera_lc_283_2021_ar_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/263/projleic003_altera_codigo_tributario_municipal_ctm_zoneamento_desmembramentos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/274/projleic004_altera_lc_283_2021_ar.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/281/projleic005_altera_a_lei_complementar_283_2021_ar_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/284/projleic006_altera_a_lc_56_2005_vencimento_dentistas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/291/projleic007_altera_a_lc_130.11_-_estrutura_da_camara.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/296/projleic007008_recomposicao_de_vencimentos_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/298/projleic008009_altera_a_lc_56_2005_vencimento_artesao_e_lei_2_452_2019_vencimento_conselheiro_tutelar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/577/projleic009010_altera_codigo_tributario_municipal_ctm_zoneamento_loteamento_fundacao_e_loteamento_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/674/projleic010011_altera_a_lei_387_1983_codigo_de_posturas_contrapiso_de_concreto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/790/projleic011012_altera_lc_56_2005_cria_vaga_para_fisioterapeuta.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/814/projleic012013_altera_56_2005_vagas_de_analista_administrativo_ensino_superior_e_contabeis.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/886/projleic013014_altera_lc_283_2021_e_lc_325_2023_dep_meio_ambiente_fundo_cimam.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/942/projleic014_prorroga_prazo_lei_de_regularizacao_de_edificacoes_lc_332_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/950/projleic015_altera_codigo_tributario_municipal_ctm_desmembramento_loteamentos_2_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/960/projleic016017_altera_codigo_tributario_municipal_ctm_correcao_loteamento_bela_vista_na_zona_5.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/770/projleic005_-_mesa_-_revisao_servidores_legislativo.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/771/projleic011_-_altera_estrutura_camara.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/18/projleic014017_lei_de_regularizacao_de_edificacoes.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/109/projleic015018_nova_regulamentacao_servicos_funerarios.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/125/projleic016019_altera_a_lc_118_2010_estatuto_e_lc_56_2005_estrangeiro_readaptacao_licenca_saude_familia_jornada_odontologos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/135/projleic017020_altera_lc_56_2005_e_lc_90_2007_cria_cargo_de_agente_operacional_escolar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/147/projleic018021_concede_insencao_contribuicao_de_melhoria_pavimentacao_asfaltica_2023.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/168/projleic019022_altera_lc_56_2005_cria_cargo_de_agente_operacional_escolar_2_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/201/projleic020023_altera_a_lc_085_2007_icsl_anexo_atribuicoes_do_instrutor_de_artes_cenicas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/202/projleic021024_altera_codigo_tributario_municipal_ctm_zoneamento_distritos_loteamento_dona_matilde.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/211/projleic022025_altera_lc_283_2021_estrutura_administrativa_organizacao_sec_mun_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/212/projleic023026_altera_a_lc_90_2007_plano_de_cargos_do_magisterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/232/projleic024027_altera_lei_1_101_1997_comercio_ambulante.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/241/projleic025028_altera_a_lc_118_2010_estatuto_regime_de_plantao_2_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/242/projleic026029_altera_codigo_tributario_municipal_ctm_zoneamento_loteamento_bentinho_regularizacao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/747/projlc_06_-_cargo_comissao_contador.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/767/projlei026_-_altera_a_lei_2.745-2023_de_doacao_e_baixa_de_bens_-_policia_civil.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/726/projleic008_-_mesa_-_revisao_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/729/retirado-projeto_de_lei_complementar_n.15_altera_a_lc_265.20__renna.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/728/projleic033.22_-_altera_a_lc_130.11.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_lei_compl_004_-_mesa_-_revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1498/projleic001_cria_programa_de_cooperacao_municipio_e_cdl_slo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1524/projleic002_recomposicao_e_reajuste_de_vencimentos_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1525/projleic003_altera_a_lc_367_2025_reajuste_servidores_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1533/projleic004_-_altera_a_lc_130-11.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1541/projleic004005_nova_lei_do_instituto_cultural_de_sao_lourenco_icsl.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1542/projleic005006_altera_a_lc_080_2007_remuneracao_presidente_cdm_e_coordenador.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1572/projleic006007_altera_lc_265_2020_codigo_de_edificacoes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1574/projleic007008_alteracao_do_ctm_279_1979_remissao_iptu_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1575/projleic008009_altera_a_lei_complementar_283_2021_disposicoes_diversas_extingue_diretoria_cria_assessoria_e_ar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/974/projleic001_altera_lc_56_2005_cria_vagas_para_enfermeiro_e_assistente_social_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/981/projleic002_-_altair_-_isencao_taxa_de_inscricao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/985/projleic002003_altera_lc_56_2005_cria_vagas_para_enfermeiro_assistente_social_e_tec_apoio_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/986/projleic003004_altera_lc_81_icsl_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/987/projleic004005_altera_lc_283_2021_estrutura_administrativa_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/989/projleic005006_altera_a_lc_085_2007_icsl_cria_o_cargo_de_instrutor_para_o_cdm_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/990/projleic006007_reajuste_magisterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1101/projleic008009_altera_lc_56_2005_cria_vagas_para_agente_equipamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1103/projleic009010_fixa_valor_minimo_execucao_fiscal_e_autoriza_o_protesto_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1124/projleic010011_regime_disciplinar_servidores.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1159/projleic011012_-_altera_lc_265-2020_-_codigo_de_edificacoes.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1171/projleic012013_-_altera_lc_56-2005_-_cria_vagas_para_agente_equipamento_e_operador_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1183/projleic014_-_isencao_de_iptu_pessoas_com_cancer-assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1196/projleic013015_altera_a_lc_085_2007_retira_obrigatoriedade_licenca_cbf_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1210/projleic16-altair_-_novo__isencao_taxa_de_inscricao-assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1260/projleic014017_novo_plano_de_carreira_e_remuneracao_do_magisterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1277/projleic015018_novo_plano_de_carreira_e_remuneracao_do_magisterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1287/projleic016019_novo_plano_de_carreira_e_remuneracao_do_magisterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1303/projleic017020_altera_lc_146_2012_plano_diretor_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1322/prolc018_021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1361/projleic019022_ateracao_do_ctm_279_1979.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1381/projleic020023_institui_o_refislo_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1391/projleic021024_atera_lei_cosip_lei_1384_2002.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1404/projleic022025_regulamentacao_desburocratizacao_economica_e_liberdade_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1405/projleic023026_regulamentacao_instalacao_e_uso_do_sistema_5g.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1406/projleic024027_sandbox_regulatorio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1414/projleic025028_altera_lc_47_2003_iss_de_servicos_de_monitoramento_e_rastreamento_a_distancia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1422/projleic026029_altera_lc_56_2005_lc_118_2010_lc_283_2021_disposicoes_diversas_ferias_exclui_e_cria_divisao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1428/projleic027_30__politica_municipal_de_recebimento_e_concessao_de_patrocinio_a_eventos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1444/projleic028031_altera_a_lei_complementar_325_2023_ambiental_cimam.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1457/projleic029032_cria_programa_de_cooperacao_com_acislo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1462/projleic030033_altera_lc_367_2025_magisterio_professor_substituto_cria_vagas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1466/projleic031034_altera_a_lc_085_2007_cria_cargo_kickboxing_para_cdm_e_altera_carga_horaria_volei_e_ginastica_ritmica.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1470/projleic032035_concede_isencao_de_contribuicao_de_melhoria_pavimentacao_asfaltica_2025_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/258/projleic001_revoga_a_lc_305_2022_terreno_praca_pandini.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/259/projleic002_altera_56_2005_cria_vaga_para_analista_administrativo_contabeis_altera_lc_283_2021_ar_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/263/projleic003_altera_codigo_tributario_municipal_ctm_zoneamento_desmembramentos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/274/projleic004_altera_lc_283_2021_ar.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/281/projleic005_altera_a_lei_complementar_283_2021_ar_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/284/projleic006_altera_a_lc_56_2005_vencimento_dentistas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/291/projleic007_altera_a_lc_130.11_-_estrutura_da_camara.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/296/projleic007008_recomposicao_de_vencimentos_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/298/projleic008009_altera_a_lc_56_2005_vencimento_artesao_e_lei_2_452_2019_vencimento_conselheiro_tutelar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/577/projleic009010_altera_codigo_tributario_municipal_ctm_zoneamento_loteamento_fundacao_e_loteamento_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/674/projleic010011_altera_a_lei_387_1983_codigo_de_posturas_contrapiso_de_concreto.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/790/projleic011012_altera_lc_56_2005_cria_vaga_para_fisioterapeuta.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/814/projleic012013_altera_56_2005_vagas_de_analista_administrativo_ensino_superior_e_contabeis.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/886/projleic013014_altera_lc_283_2021_e_lc_325_2023_dep_meio_ambiente_fundo_cimam.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/942/projleic014_prorroga_prazo_lei_de_regularizacao_de_edificacoes_lc_332_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/950/projleic015_altera_codigo_tributario_municipal_ctm_desmembramento_loteamentos_2_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/960/projleic016017_altera_codigo_tributario_municipal_ctm_correcao_loteamento_bela_vista_na_zona_5.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/770/projleic005_-_mesa_-_revisao_servidores_legislativo.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/771/projleic011_-_altera_estrutura_camara.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/18/projleic014017_lei_de_regularizacao_de_edificacoes.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/109/projleic015018_nova_regulamentacao_servicos_funerarios.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/125/projleic016019_altera_a_lc_118_2010_estatuto_e_lc_56_2005_estrangeiro_readaptacao_licenca_saude_familia_jornada_odontologos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/135/projleic017020_altera_lc_56_2005_e_lc_90_2007_cria_cargo_de_agente_operacional_escolar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/147/projleic018021_concede_insencao_contribuicao_de_melhoria_pavimentacao_asfaltica_2023.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/168/projleic019022_altera_lc_56_2005_cria_cargo_de_agente_operacional_escolar_2_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/201/projleic020023_altera_a_lc_085_2007_icsl_anexo_atribuicoes_do_instrutor_de_artes_cenicas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/202/projleic021024_altera_codigo_tributario_municipal_ctm_zoneamento_distritos_loteamento_dona_matilde.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/211/projleic022025_altera_lc_283_2021_estrutura_administrativa_organizacao_sec_mun_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/212/projleic023026_altera_a_lc_90_2007_plano_de_cargos_do_magisterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/232/projleic024027_altera_lei_1_101_1997_comercio_ambulante.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/241/projleic025028_altera_a_lc_118_2010_estatuto_regime_de_plantao_2_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/242/projleic026029_altera_codigo_tributario_municipal_ctm_zoneamento_loteamento_bentinho_regularizacao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/747/projlc_06_-_cargo_comissao_contador.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/767/projlei026_-_altera_a_lei_2.745-2023_de_doacao_e_baixa_de_bens_-_policia_civil.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/726/projleic008_-_mesa_-_revisao_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/729/retirado-projeto_de_lei_complementar_n.15_altera_a_lc_265.20__renna.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/728/projleic033.22_-_altera_a_lc_130.11.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_lei_compl_004_-_mesa_-_revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H75"/>
+  <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="68.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="201.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="201" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1247,1929 +1331,2163 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D4" t="s">
-[...8 lines deleted...]
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B11" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H11" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H12" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H13" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C14" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D14" t="s">
-[...8 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D15" t="s">
-[...5 lines deleted...]
-      <c r="F15" t="s">
+      <c r="H15" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H16" t="s">
         <v>67</v>
-      </c>
-[...19 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C17" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="H17" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B18" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="H19" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="B20" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C20" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="H20" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="B21" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="H21" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="B22" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="H22" t="s">
-        <v>15</v>
+        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="B23" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C23" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="H23" t="s">
-        <v>98</v>
+        <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="B24" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C24" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>93</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="H24" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="B25" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C25" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="B26" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C26" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="H26" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="B27" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C27" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>109</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="H27" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="B28" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C28" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>109</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="H28" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="B29" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C29" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="H29" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="B30" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C30" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="H30" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="B31" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C31" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="H31" t="s">
-        <v>131</v>
+        <v>52</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="B32" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C32" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="H32" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="B33" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C33" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="H33" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="B34" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C34" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="H34" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="B35" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C35" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="H35" t="s">
-        <v>35</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="B36" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="C36" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="H36" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="B37" t="s">
-        <v>152</v>
+        <v>50</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>146</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="H37" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="B38" t="s">
+        <v>50</v>
+      </c>
+      <c r="C38" t="s">
+        <v>150</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H38" t="s">
         <v>152</v>
-      </c>
-[...16 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="B39" t="s">
-        <v>152</v>
+        <v>50</v>
       </c>
       <c r="C39" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="H39" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>157</v>
+      </c>
+      <c r="B40" t="s">
+        <v>50</v>
+      </c>
+      <c r="C40" t="s">
+        <v>158</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H40" t="s">
         <v>160</v>
-      </c>
-[...19 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>161</v>
+      </c>
+      <c r="B41" t="s">
+        <v>50</v>
+      </c>
+      <c r="C41" t="s">
+        <v>162</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="B41" t="s">
-[...14 lines deleted...]
-      <c r="G41" s="1" t="s">
+      <c r="H41" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>165</v>
+      </c>
+      <c r="B42" t="s">
+        <v>50</v>
+      </c>
+      <c r="C42" t="s">
         <v>166</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>167</v>
       </c>
       <c r="H42" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>169</v>
       </c>
       <c r="B43" t="s">
-        <v>152</v>
+        <v>50</v>
       </c>
       <c r="C43" t="s">
-        <v>37</v>
+        <v>170</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>170</v>
+        <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>171</v>
       </c>
       <c r="H43" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>173</v>
       </c>
       <c r="B44" t="s">
-        <v>152</v>
+        <v>50</v>
       </c>
       <c r="C44" t="s">
-        <v>41</v>
+        <v>174</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H44" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B45" t="s">
-        <v>152</v>
+        <v>50</v>
       </c>
       <c r="C45" t="s">
-        <v>45</v>
+        <v>177</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="H45" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B46" t="s">
-        <v>152</v>
+        <v>181</v>
       </c>
       <c r="C46" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="H46" t="s">
-        <v>98</v>
+        <v>183</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B47" t="s">
-        <v>152</v>
+        <v>181</v>
       </c>
       <c r="C47" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="H47" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B48" t="s">
-        <v>152</v>
+        <v>181</v>
       </c>
       <c r="C48" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="H48" t="s">
-        <v>15</v>
+        <v>127</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B49" t="s">
-        <v>152</v>
+        <v>181</v>
       </c>
       <c r="C49" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="H49" t="s">
-        <v>15</v>
+        <v>191</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="B50" t="s">
-        <v>152</v>
+        <v>181</v>
       </c>
       <c r="C50" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="H50" t="s">
-        <v>189</v>
+        <v>48</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B51" t="s">
-        <v>152</v>
+        <v>181</v>
       </c>
       <c r="C51" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="H51" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B52" t="s">
-        <v>152</v>
+        <v>181</v>
       </c>
       <c r="C52" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>198</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="H52" t="s">
-        <v>98</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="B53" t="s">
-        <v>152</v>
+        <v>181</v>
       </c>
       <c r="C53" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="H53" t="s">
-        <v>98</v>
+        <v>73</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="B54" t="s">
-        <v>198</v>
+        <v>181</v>
       </c>
       <c r="C54" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="H54" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B55" t="s">
-        <v>198</v>
+        <v>181</v>
       </c>
       <c r="C55" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="H55" t="s">
-        <v>204</v>
+        <v>127</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>208</v>
+      </c>
+      <c r="B56" t="s">
+        <v>181</v>
+      </c>
+      <c r="C56" t="s">
         <v>81</v>
       </c>
-      <c r="B56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="H56" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B57" t="s">
-        <v>198</v>
+        <v>181</v>
       </c>
       <c r="C57" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="H57" t="s">
-        <v>209</v>
+        <v>52</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B58" t="s">
-        <v>198</v>
+        <v>181</v>
       </c>
       <c r="C58" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="H58" t="s">
-        <v>212</v>
+        <v>52</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B59" t="s">
-        <v>198</v>
+        <v>181</v>
       </c>
       <c r="C59" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="H59" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B60" t="s">
-        <v>198</v>
+        <v>181</v>
       </c>
       <c r="C60" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="H60" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B61" t="s">
-        <v>198</v>
+        <v>181</v>
       </c>
       <c r="C61" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="H61" t="s">
-        <v>221</v>
+        <v>127</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B62" t="s">
-        <v>198</v>
+        <v>181</v>
       </c>
       <c r="C62" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="H62" t="s">
-        <v>224</v>
+        <v>127</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>225</v>
       </c>
       <c r="B63" t="s">
-        <v>198</v>
+        <v>226</v>
       </c>
       <c r="C63" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>13</v>
+        <v>227</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="H63" t="s">
-        <v>98</v>
+        <v>229</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>230</v>
+      </c>
+      <c r="B64" t="s">
+        <v>226</v>
+      </c>
+      <c r="C64" t="s">
+        <v>81</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
         <v>227</v>
       </c>
-      <c r="B64" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G64" s="1" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="H64" t="s">
-        <v>31</v>
+        <v>232</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>229</v>
+        <v>110</v>
       </c>
       <c r="B65" t="s">
-        <v>198</v>
+        <v>226</v>
       </c>
       <c r="C65" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="H65" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B66" t="s">
-        <v>198</v>
+        <v>226</v>
       </c>
       <c r="C66" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="H66" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B67" t="s">
-        <v>198</v>
+        <v>226</v>
       </c>
       <c r="C67" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="H67" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B68" t="s">
-        <v>198</v>
+        <v>226</v>
       </c>
       <c r="C68" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="H68" t="s">
-        <v>98</v>
+        <v>243</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="B69" t="s">
-        <v>198</v>
+        <v>226</v>
       </c>
       <c r="C69" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="H69" t="s">
-        <v>204</v>
+        <v>246</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="B70" t="s">
-        <v>198</v>
+        <v>226</v>
       </c>
       <c r="C70" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>243</v>
+        <v>13</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="H70" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B71" t="s">
-        <v>247</v>
+        <v>226</v>
       </c>
       <c r="C71" t="s">
-        <v>41</v>
+        <v>129</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>248</v>
+        <v>13</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="H71" t="s">
-        <v>201</v>
+        <v>252</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="B72" t="s">
-        <v>247</v>
+        <v>226</v>
       </c>
       <c r="C72" t="s">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>251</v>
+        <v>13</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H72" t="s">
-        <v>253</v>
+        <v>127</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B73" t="s">
-        <v>247</v>
+        <v>226</v>
       </c>
       <c r="C73" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>256</v>
       </c>
       <c r="H73" t="s">
-        <v>257</v>
+        <v>64</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>257</v>
+      </c>
+      <c r="B74" t="s">
+        <v>226</v>
+      </c>
+      <c r="C74" t="s">
+        <v>142</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="B74" t="s">
+      <c r="H74" t="s">
         <v>259</v>
-      </c>
-[...16 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>260</v>
+      </c>
+      <c r="B75" t="s">
+        <v>226</v>
+      </c>
+      <c r="C75" t="s">
+        <v>146</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H75" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
         <v>263</v>
       </c>
-      <c r="B75" t="s">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="B76" t="s">
+        <v>226</v>
+      </c>
+      <c r="C76" t="s">
+        <v>150</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="D75" t="s">
-[...5 lines deleted...]
-      <c r="F75" t="s">
+      <c r="H76" t="s">
         <v>265</v>
       </c>
-      <c r="G75" s="1" t="s">
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>266</v>
+      </c>
+      <c r="B77" t="s">
+        <v>226</v>
+      </c>
+      <c r="C77" t="s">
+        <v>154</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H77" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>268</v>
+      </c>
+      <c r="B78" t="s">
+        <v>226</v>
+      </c>
+      <c r="C78" t="s">
+        <v>158</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>227</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H78" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>270</v>
+      </c>
+      <c r="B79" t="s">
+        <v>226</v>
+      </c>
+      <c r="C79" t="s">
+        <v>162</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>271</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H79" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>274</v>
+      </c>
+      <c r="B80" t="s">
+        <v>275</v>
+      </c>
+      <c r="C80" t="s">
         <v>42</v>
       </c>
-      <c r="H75" t="s">
-        <v>266</v>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>276</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H80" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>278</v>
+      </c>
+      <c r="B81" t="s">
+        <v>275</v>
+      </c>
+      <c r="C81" t="s">
+        <v>97</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>279</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H81" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>282</v>
+      </c>
+      <c r="B82" t="s">
+        <v>275</v>
+      </c>
+      <c r="C82" t="s">
+        <v>170</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>283</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H82" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>286</v>
+      </c>
+      <c r="B83" t="s">
+        <v>287</v>
+      </c>
+      <c r="C83" t="s">
+        <v>25</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>288</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H83" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>291</v>
+      </c>
+      <c r="B84" t="s">
+        <v>287</v>
+      </c>
+      <c r="C84" t="s">
+        <v>292</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>293</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H84" t="s">
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3204,50 +3522,59 @@
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>