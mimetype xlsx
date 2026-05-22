--- v0 (2026-01-07)
+++ v1 (2026-05-22)
@@ -54,339 +54,339 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Altair Borges, Jader Gabriel Ioris, João Carlos Suldowski, Sabino Zilli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1346/proj-res_001_-_jader_comissao_-_estacionamento.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1346/proj-res_001_-_jader_comissao_-_estacionamento.pdf</t>
   </si>
   <si>
     <t>Cria Comissão de Assuntos Relevantes com objetivo de analisar e acompanhar a implantação do estacionamento rotativo no município de São Lourenço do Oeste - SC.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CR227 - Comissão Especial do Estacionamento Rotativo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1429/projeto_resolucao_02_-_prorroga_assuntos_relevantes_estacionamento_rotativo.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1429/projeto_resolucao_02_-_prorroga_assuntos_relevantes_estacionamento_rotativo.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo de funcionamento da Comissão de Assuntos Relevantes criada pela Resolução nº 227, de 04 de setembro de 2025.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>Marlice Villani Perazoli, Mauro Cesar Michelon, Rennã Higor Fedrigo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/775/projlei_002_-_mauro_-_nome_contorno_cairu_hack.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/775/projlei_002_-_mauro_-_nome_contorno_cairu_hack.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 182/2013, que estabelece as regras e demais requisitos pertinentes ao pagamento de diárias aos servidores e agentes políticos da Câmara Municipal.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mauro Cesar Michelon</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/777/projlei_003_-_nomes_de_ruas_loteamento_bancada_mdb.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/777/projlei_003_-_nomes_de_ruas_loteamento_bancada_mdb.pdf</t>
   </si>
   <si>
     <t>Cria Comissão de Assuntos Relevantes com objetivo de analisar a implantação do plano de mobilidade urbana, com estudos sobre estacionamento rotativo e transporte coletivo no Município de São Lourenço do Oeste - SC.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Rennã Higor Fedrigo, Gilmar de Camargo, Marlice Villani Perazoli, Mauro Cesar Michelon</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/779/proj-res_04__-_sessao_solene_soror.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/779/proj-res_04__-_sessao_solene_soror.pdf</t>
   </si>
   <si>
     <t>Autoriza o custeio de despesas decorrentes da realização de sessão solene em homenagem aos 70 anos da Escola de Educação Básica Sóror Angélica.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Rennã Higor Fedrigo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/782/proj-res_05__-_comissao_especial_seguranca_nas_escolas.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/782/proj-res_05__-_comissao_especial_seguranca_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Cria Comissão de Assuntos Relevantes para análise e encaminhamentos com vistas a situação da segurança das escolas públicas municipais.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Rennã Higor Fedrigo, Gilmar de Camargo, Mauro Cesar Michelon</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/786/projres_07_altera_regimento_interno.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/786/projres_07_altera_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Resolução nº 190, de 05 de dezembro de 2017, que dispõe sobre o Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/140/proj-res_08_-_novo_regimento_interno.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/140/proj-res_08_-_novo_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Trata do novo Regimento Interna desta Câmara Municipal, de autoria da Mesa Diretora e Comissão de Assuntos Relevantes</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Cria Comissão de Assuntos Relevantes para estudos de revisão e atualização do regimento interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Marlice Villani Perazoli, Mauro Cesar Michelon, Silvian Requiel Hentz</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/785/projres_06_prorroga_prazo_comissao_reg_interno.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/785/projres_06_prorroga_prazo_comissao_reg_interno.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo de funcionamento da Comissão de Assuntos Relevantes criada pela Resolução nº 214, de 14 de fevereiro de 2023.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>Marlice Villani Perazoli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/702/pr_01-procuradoria_da_mulher.docx</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/702/pr_01-procuradoria_da_mulher.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria Especial da Mulher no âmbito da Câmara de Vereadores de São Lourenço do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>Rennã Higor Fedrigo, José Deon, Marlice Villani Perazoli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/705/projeto_de_resolucao_02-_audiencia_pub_causa_animal_ok.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/705/projeto_de_resolucao_02-_audiencia_pub_causa_animal_ok.pdf</t>
   </si>
   <si>
     <t>Autoriza o custeio de despesas decorrentes da Audiência Pública da Causa Animal, a ser realizada no dia 23 de junho de 2022.</t>
   </si>
   <si>
     <t>Mauro Cesar Michelon, Rennã Higor Fedrigo, Silvian Requiel Hentz</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Ética e de Decoro Parlamentar da Câmara Municipal de São Lourenço do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>Edson Ferrari, Marlice Villani Perazoli, Mauro Cesar Michelon, Rennã Higor Fedrigo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/709/projeto_resolucao_04_-_comissao_especial_cod_edificacoes.docx</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/709/projeto_resolucao_04_-_comissao_especial_cod_edificacoes.docx</t>
   </si>
   <si>
     <t>Cria Comissão de Assuntos Relevantes para análise e estudos acerca das sugestões de alterações no Código de Edificações.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>Mauro Cesar Michelon, Rennã Higor Fedrigo</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/710/projeto_resolucao_05_-_prorroga_assuntos_relevantes_codigo_de_edificacoes.doc</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/710/projeto_resolucao_05_-_prorroga_assuntos_relevantes_codigo_de_edificacoes.doc</t>
   </si>
   <si>
     <t>Prorroga o prazo de funcionamento da Comissão de Assuntos Relevantes criada pela Resolução nº 210 de 21 de julho de 2022.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Edson Ferrari, José Deon, Marlice Villani Perazoli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/706/projeto_de_resolucao_06_-_despesas_seminario_causa_animal.docx</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/706/projeto_de_resolucao_06_-_despesas_seminario_causa_animal.docx</t>
   </si>
   <si>
     <t>Autoriza o custeio de despesas decorrentes da participação de palestrante no Seminário: Direito Animal, a ser realizada no dia 07 de dezembro de 2022.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/708/projeto_res__007-_altera_res_171.doc</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/708/projeto_res__007-_altera_res_171.doc</t>
   </si>
   <si>
     <t>Altera a Resolução nº 171/2009, que dispõe sobre o Regimento Interno da Câmara Jovem do município de São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Adilson Sperança, José Deon, Marlice Villani Perazoli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/713/projlei031_-_baixa_de_bens_da_camara_municipal.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/713/projlei031_-_baixa_de_bens_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza à baixa de bens inservíveis do Patrimônio da Câmara Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Edson Ferrari, José Deon, Marlice Villani Perazoli, Mauro Cesar Michelon</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/721/projlei067_altera_lei_hospital_da_fundacao.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/721/projlei067_altera_lei_hospital_da_fundacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 473, de 11 de novembro de 1985.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/682/pr_01-_comissao_assuntos_relevantes_chacaras.docx</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/682/pr_01-_comissao_assuntos_relevantes_chacaras.docx</t>
   </si>
   <si>
     <t>Cria Comissão de Assuntos Relevantes para análise e encaminhamentos com vistas as situações de Parcelamento de Chácaras em São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>Edilso Paulo Ranzan</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/684/projeto_de_resolucao_02_-_despesas_audiencia_publica.doc</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/684/projeto_de_resolucao_02_-_despesas_audiencia_publica.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para custeio de despesas com a realização de audiência pública para debater o sistema de tráfego no perímetro urbano de São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/685/projeto_de_resolucao_03_-_despesas_audiencia_publica.doc</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/685/projeto_de_resolucao_03_-_despesas_audiencia_publica.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para custeio de despesas com a realização de audiência pública para debater o movimento migratório no município de São Lourenço do Oeste, SC.</t>
   </si>
   <si>
     <t>Cria Comissão de Assuntos Relevantes para estudos e elaboração de minuta do Código de Ética e Decoro Parlamentar da Câmara de Vereadores de São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_resolucao_05_-_inclui_causa_animal.docx</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_resolucao_05_-_inclui_causa_animal.docx</t>
   </si>
   <si>
     <t>Altera a Resolução n. 190/2017 (Regimento Interno) no que diz respeito à nomenclatura e atribuições da Comissão Permanente de Educação, Cultura, Saúde e Assistência Social.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -693,67 +693,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1346/proj-res_001_-_jader_comissao_-_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1429/projeto_resolucao_02_-_prorroga_assuntos_relevantes_estacionamento_rotativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/775/projlei_002_-_mauro_-_nome_contorno_cairu_hack.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/777/projlei_003_-_nomes_de_ruas_loteamento_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/779/proj-res_04__-_sessao_solene_soror.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/782/proj-res_05__-_comissao_especial_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/786/projres_07_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/140/proj-res_08_-_novo_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/785/projres_06_prorroga_prazo_comissao_reg_interno.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/702/pr_01-procuradoria_da_mulher.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/705/projeto_de_resolucao_02-_audiencia_pub_causa_animal_ok.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/709/projeto_resolucao_04_-_comissao_especial_cod_edificacoes.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/710/projeto_resolucao_05_-_prorroga_assuntos_relevantes_codigo_de_edificacoes.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/706/projeto_de_resolucao_06_-_despesas_seminario_causa_animal.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/708/projeto_res__007-_altera_res_171.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/713/projlei031_-_baixa_de_bens_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/721/projlei067_altera_lei_hospital_da_fundacao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/682/pr_01-_comissao_assuntos_relevantes_chacaras.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/684/projeto_de_resolucao_02_-_despesas_audiencia_publica.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/685/projeto_de_resolucao_03_-_despesas_audiencia_publica.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_resolucao_05_-_inclui_causa_animal.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1346/proj-res_001_-_jader_comissao_-_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1429/projeto_resolucao_02_-_prorroga_assuntos_relevantes_estacionamento_rotativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/775/projlei_002_-_mauro_-_nome_contorno_cairu_hack.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/777/projlei_003_-_nomes_de_ruas_loteamento_bancada_mdb.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/779/proj-res_04__-_sessao_solene_soror.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/782/proj-res_05__-_comissao_especial_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/786/projres_07_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/140/proj-res_08_-_novo_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/785/projres_06_prorroga_prazo_comissao_reg_interno.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/702/pr_01-procuradoria_da_mulher.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/705/projeto_de_resolucao_02-_audiencia_pub_causa_animal_ok.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/709/projeto_resolucao_04_-_comissao_especial_cod_edificacoes.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/710/projeto_resolucao_05_-_prorroga_assuntos_relevantes_codigo_de_edificacoes.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/706/projeto_de_resolucao_06_-_despesas_seminario_causa_animal.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/708/projeto_res__007-_altera_res_171.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/713/projlei031_-_baixa_de_bens_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2022/721/projlei067_altera_lei_hospital_da_fundacao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/682/pr_01-_comissao_assuntos_relevantes_chacaras.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/684/projeto_de_resolucao_02_-_despesas_audiencia_publica.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/685/projeto_de_resolucao_03_-_despesas_audiencia_publica.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_resolucao_05_-_inclui_causa_animal.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="78.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="197.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>