--- v0 (2026-01-06)
+++ v1 (2026-05-21)
@@ -10,479 +10,548 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="302" uniqueCount="165">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1527</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>EME</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>CLJ - Comissão de Legislação, Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1527/emenda_modificativa_n_01_-_plc_02.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa ao Projeto de Lei Complementar nº 002/2026, de autoria do Executivo Municipal, que autoriza os chefes do Poder Executivo e do Poder Legislativo a conceder reajuste dos vencimentos dos servidores públicos municipais da administração direta e indireta, ativos, inativos, pensionistas, conselheiros tutelares, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1558</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Altair Borges</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1558/emenda_modificativa__pl_0192026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda nº 002/2026 - Modificativa, ao Projeto de Lei nº 019/2026, que autoriza o Poder Executivo a instituir o Programa Municipal de enfrentamento ao feminicídio no Município de São Lourenço do Oeste.</t>
+  </si>
+  <si>
+    <t>1582</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Altair Borges, CLJ - Comissão de Legislação, Justiça e Redação, Jader Gabriel Ioris, Mauro Cesar Michelon</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1582/emenda_substitutiva_ao_pdl_cidadao_honorario_esperidiao_amin.pdf</t>
+  </si>
+  <si>
+    <t>Emenda nº 03/2026 - Substitutiva, ao Projeto de Decreto Legislativo nº 02/2026, de autoria dos membros da Comissão Permanente de Legislação Justiça e Redação</t>
+  </si>
+  <si>
+    <t>1589</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Jader Gabriel Ioris</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1589/emenda_substitutiva_jader.pdf</t>
+  </si>
+  <si>
+    <t>Emenda nº 004/2026 - Substitutiva, de autoria do vereador Jader Gabriel Ioris, ao Projeto de Lei n° 25/2026.</t>
+  </si>
+  <si>
+    <t>1590</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Sabino Zilli</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1590/emenda_05_-__substitutiva_ao_pl_013.pdf</t>
+  </si>
+  <si>
+    <t>Emenda nº 05/2026 - Substitutiva, de autoria do vereador Sabino Zilli, relator na Comissão Permanente de Obras, Serviços Públicos e Urbano, ao Projeto de Lei nº 013/2026.</t>
+  </si>
+  <si>
+    <t>1592</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1592/emenda_06_-_supressiva_altair.pdf</t>
+  </si>
+  <si>
+    <t>Emenda nº 006/2026 - Supressiva, de autoria do vereador Altair Borges, ao Projeto de Lei n°21/2026.</t>
+  </si>
+  <si>
     <t>1009</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>1</t>
-[...7 lines deleted...]
-  <si>
     <t>Mauro Cesar Michelon</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1009/emenda_supressiva_01.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1009/emenda_supressiva_01.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 01/2025 de autoria do vereador Mauro Michelon, ao Projeto de Lei Complementar nº 002/2025, de autoria do vereador Altair Borges, que dispõe sobre a isenção do pagamento de taxas de inscrições em concursos públicos e teste seletivo.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>Edson Ferrari</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1014/emenda_substitutiva_plc_05assinada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1014/emenda_substitutiva_plc_05assinada.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 01, ao projeto de lei complementar nº 05/2025, de autoria do vereador Edson Ferrari</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1017/emenda_supressiva_edson__plc_04assinada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1017/emenda_supressiva_edson__plc_04assinada.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 01, de autoria do vereador Edson Ferrari, ao Projeto de lei complementar nº 04/2025, que altera a lei complementar n° 81, de 16 de março de 2007, e dá outras providências.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>Edson Ferrari, Mauro Cesar Michelon</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1094/emenda_aditiva_pl_23_ferrari_e_mauro_-_assinada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1094/emenda_aditiva_pl_23_ferrari_e_mauro_-_assinada.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 001/2025, de autoria dos vereadores Edson Ferrari e Mauro Cesar Michelon, ao Projeto de Lei nº 23/2025.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1095/emenda_substitutiva_pl_23_ferrari_e_mauro_-_assinada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1095/emenda_substitutiva_pl_23_ferrari_e_mauro_-_assinada.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 001/2025, ao Projeto de Lei  nº 023/2025, de autoria dos vereadores Edson Ferrari e Mauro Cesar Michelon.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>6</t>
-[...5 lines deleted...]
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1178/emenda06_-_altair_-_pl_29-assinada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1178/emenda06_-_altair_-_pl_29-assinada.pdf</t>
   </si>
   <si>
     <t>Aditiva nº 06, ao projeto de lei nº 29/2025, de autoria do vereador Altair Borges.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1219/emenda_modificativa_007_-_projeto_de_lei_complementar_no_11-2025-assinada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1219/emenda_modificativa_007_-_projeto_de_lei_complementar_no_11-2025-assinada.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 007/2025 (MODIFICATIVA), de autoria do vereador Mauro Cesar Michelon, ao Projeto de Lei Complementar nº 011/2025</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1220/emenda_aditiva_008_-__plc_11_mauro-assinada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1220/emenda_aditiva_008_-__plc_11_mauro-assinada.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 008/2025 (ADITIVA), de autoria do vereador Mauro Cesar Michelon, ao Projeto de Lei Complementar nº 011/2025</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1221/emenda_substitutiva_009_-__plc_11_-_ferrari-assinada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1221/emenda_substitutiva_009_-__plc_11_-_ferrari-assinada.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 009/2025 (SUBSTITUTIVA), de autoria do vereador Edson Ferrari, ao Projeto de Lei Complementar nº 011/2025</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1222/emenda_aditiva_010_-_projeto_de_lei_complementar_no_16-2025.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1222/emenda_aditiva_010_-_projeto_de_lei_complementar_no_16-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 010/2025 (ADITIVA), de autoria do vereador Mauro Cesar Michelon, ao Projeto de Lei Complementar nº 016/2025</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1238/emendas_substitutiva_projeto_de_lei_complementar_no_11-2025.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1238/emendas_substitutiva_projeto_de_lei_complementar_no_11-2025.pdf</t>
   </si>
   <si>
     <t>Emenda substitutiva ao Projeto de Lei Complementar nº 011/2025, de autoria do Prefeito, que dispõe sobre o regime disciplinar e a apuração de responsabilidades dos agentes públicos do Município de São Lourenço do Oeste - SC.”</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1291/emenda_aditiva_pl47_-__efaislo-assinada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1291/emenda_aditiva_pl47_-__efaislo-assinada.pdf</t>
   </si>
   <si>
     <t>Emenda nº 12/2025 - ADITIVA, ao Projeto de Lei nº 047/2025</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1292/emenda_modificatica_projeto_de_lei_n.38-2025-assinada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1292/emenda_modificatica_projeto_de_lei_n.38-2025-assinada.pdf</t>
   </si>
   <si>
     <t>Emenda nº 13/2025 - MODIFICATIVA, ao Projeto de Lei nº 038/2025</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1297/emenda_aditiva_plc_19_-ferrari-assinada.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1297/emenda_aditiva_plc_19_-ferrari-assinada.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 14 - ADITIVA, do vereador Edson Ferrari, ao Projeto de Lei Complementar nº 019/2025</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Altair Borges, Jader Gabriel Ioris, João Carlos Suldowski, Sabino Zilli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1374/emenda15_-_regularizacao_de_chacaras_e_servidao_de_passagem.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1374/emenda15_-_regularizacao_de_chacaras_e_servidao_de_passagem.pdf</t>
   </si>
   <si>
     <t>Emenda nº 15/2025 - Aditiva, de autoria do vereador Altair Borges e bancada do PP, ao Projeto de Lei Complementar nº 20/2025.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Edison Demarchi, Cesar Luiz Piran</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1375/emenda16_-_edison_chacaras_de_lazer.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1375/emenda16_-_edison_chacaras_de_lazer.pdf</t>
   </si>
   <si>
     <t>Emenda nº 16/2025 - Aditiva, de autoria do vereador Edison Demarchi, subscrita pelo vereador Cesar Luiz Piran, ao Projeto de Lei Complementar nº 20/2025.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Julcemir Bombassaro</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1376/emenda17_-_julcemir__areas_verdes.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1376/emenda17_-_julcemir__areas_verdes.pdf</t>
   </si>
   <si>
     <t>Emenda nº 17/2025 - Aditiva, de autoria do vereador Julcemir Bombssaro, ao Projeto de Lei Complementar nº 20/2025.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Sabino Zilli, Altair Borges, Jader Gabriel Ioris, João Carlos Suldowski</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1377/emenda18_-_sabino_condominio_de_chacaras.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1377/emenda18_-_sabino_condominio_de_chacaras.pdf</t>
   </si>
   <si>
     <t>Emenda nº 18/2025 - Aditiva, de autoria do vereador Sabino Zilli e bancada do PP, ao Projeto de Lei Complementar nº 20/2025.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>João Carlos Suldowski, Altair Borges, Jader Gabriel Ioris, Sabino Zilli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1378/emenda19_-_joao_inclusao_de_area_urbana_e_zoneamentos_e_anexos.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1378/emenda19_-_joao_inclusao_de_area_urbana_e_zoneamentos_e_anexos.pdf</t>
   </si>
   <si>
     <t>Emenda nº 19/2025 - Aditiva, de autoria do vereador João Carlos Suldowski e bancada do PP, ao Projeto de Lei Complementar nº 20/2025.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Jader Gabriel Ioris, Altair Borges, João Carlos Suldowski, Sabino Zilli</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1379/emenda20_-_jader_-__indice_de_incomodidade__e_anexos.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1379/emenda20_-_jader_-__indice_de_incomodidade__e_anexos.pdf</t>
   </si>
   <si>
     <t>Emenda nº 20/2025 - Aditiva, de autoria do vereador Jader Gabriel Ioris e bancada do PP, ao Projeto de Lei Complementar nº 20/2025.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Cesar Luiz Piran</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1380/piran_emenda_passeios_publicos.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1380/piran_emenda_passeios_publicos.pdf</t>
   </si>
   <si>
     <t>Emenda nº 21/2025 - Aditiva, do vereador Cesar Luiz Piran e bancada do PL, ao projeto de lei complementar nº 20/2025.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1385/emenda_22_pl_20_-_sabino.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1385/emenda_22_pl_20_-_sabino.pdf</t>
   </si>
   <si>
     <t>Emenda nº 22/2025 (Substitutiva) - Ao Projeto de Lei Complementar Nº 20/2025.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1448/emenda_aditiva_edson_01_-_pl_85.docx.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1448/emenda_aditiva_edson_01_-_pl_85.docx.pdf</t>
   </si>
   <si>
     <t>Emenda n° 023 - Aditiva, ao projeto de lei n° 85/2025 - Altera a Lei nº 2.374, de 20 de dezembro de 2017, que autoriza o Poder Executivo Municipal a custear parte do transporte de alunos do ensino superior.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1449/emenda_aditiva_edson_02_-_pl_85.docx.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1449/emenda_aditiva_edson_02_-_pl_85.docx.pdf</t>
   </si>
   <si>
     <t>Emenda n° 024- Aditiva, ao projeto de lei n° 85/2025 - Altera a Lei nº 2.374, de 20 de dezembro de 2017, que autoriza o Poder Executivo Municipal a custear parte do transporte de alunos do ensino superior.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1450/emenda_substitutiva_edson_01_-_pl_85.docx.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1450/emenda_substitutiva_edson_01_-_pl_85.docx.pdf</t>
   </si>
   <si>
     <t>Emenda n° 025 - Substitutiva, ao projeto de lei n° 85/2025 - Altera a Lei nº 2.374, de 20 de dezembro de 2017, que autoriza o Poder Executivo Municipal a custear parte do transporte de alunos do ensino superior.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/678/emenda_modificativa_pl_11_1.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/678/emenda_modificativa_pl_11_1.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa_x000D_
 Altera as redações dos incisos V, VI e VII do artigo 3º do Projeto de Lei nº 11/2024.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/889/emenda_aditiva_ao_pl_25_1.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/889/emenda_aditiva_ao_pl_25_1.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 002/2024, ao Projeto de Lei nº 25/2024, de autoria do vereador Mauro Cesar Michelon.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/137/emenda_modificativa_pl_76.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/137/emenda_modificativa_pl_76.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01/2023, ao Projeto de Lei nº 76/2023.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 02/2023 ao Projeto de Lei nº 058/2023.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/167/emenda_plc_18.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/167/emenda_plc_18.pdf</t>
   </si>
   <si>
     <t>Propõe-se três emendas modificativas e uma aditiva ao Projeto de Lei Complementar nº 018/2023, de do autoria do Prefeito, que “dispõe sobre os serviços funerários no âmbito do município de São Lourenço do Oeste, e dá outras providências”._x000D_
 _x000D_
 1) Objetiva a presente emenda modificar os parâmetros do item 3 e 4, da alínea b, do artigo 11;_x000D_
 2) EMENDA MODIFICATIVA Nº 002 .Modifica-se  a redação do inciso XIII do artigo 11 ;_x000D_
 3) EMENDA MODIFICATIVA Nº 003 Pretende modificar o caput do artigo 19;_x000D_
 4) EMENDA ADITIVA Nº 001/2023 Aditivar inciso III no artigo 13.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/178/emenda__ldo_24.pdf</t>
+    <t>http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/178/emenda__ldo_24.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 01_x000D_
 Ao Projeto de Lei nº 078/2022_x000D_
 Autoria: Mauro Michelon e Rennã Higor Fedrigo_x000D_
 _x000D_
 A emenda foi aprovada na Comissão de Finanças.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -793,68 +862,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1009/emenda_supressiva_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1014/emenda_substitutiva_plc_05assinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1017/emenda_supressiva_edson__plc_04assinada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1094/emenda_aditiva_pl_23_ferrari_e_mauro_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1095/emenda_substitutiva_pl_23_ferrari_e_mauro_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1178/emenda06_-_altair_-_pl_29-assinada.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1219/emenda_modificativa_007_-_projeto_de_lei_complementar_no_11-2025-assinada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1220/emenda_aditiva_008_-__plc_11_mauro-assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1221/emenda_substitutiva_009_-__plc_11_-_ferrari-assinada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1222/emenda_aditiva_010_-_projeto_de_lei_complementar_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1238/emendas_substitutiva_projeto_de_lei_complementar_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1291/emenda_aditiva_pl47_-__efaislo-assinada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1292/emenda_modificatica_projeto_de_lei_n.38-2025-assinada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1297/emenda_aditiva_plc_19_-ferrari-assinada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1374/emenda15_-_regularizacao_de_chacaras_e_servidao_de_passagem.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1375/emenda16_-_edison_chacaras_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1376/emenda17_-_julcemir__areas_verdes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1377/emenda18_-_sabino_condominio_de_chacaras.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1378/emenda19_-_joao_inclusao_de_area_urbana_e_zoneamentos_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1379/emenda20_-_jader_-__indice_de_incomodidade__e_anexos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1380/piran_emenda_passeios_publicos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1385/emenda_22_pl_20_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1448/emenda_aditiva_edson_01_-_pl_85.docx.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1449/emenda_aditiva_edson_02_-_pl_85.docx.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1450/emenda_substitutiva_edson_01_-_pl_85.docx.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/678/emenda_modificativa_pl_11_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/889/emenda_aditiva_ao_pl_25_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/137/emenda_modificativa_pl_76.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/167/emenda_plc_18.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/178/emenda__ldo_24.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1527/emenda_modificativa_n_01_-_plc_02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1558/emenda_modificativa__pl_0192026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1582/emenda_substitutiva_ao_pdl_cidadao_honorario_esperidiao_amin.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1589/emenda_substitutiva_jader.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1590/emenda_05_-__substitutiva_ao_pl_013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2026/1592/emenda_06_-_supressiva_altair.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1009/emenda_supressiva_01.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1014/emenda_substitutiva_plc_05assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1017/emenda_supressiva_edson__plc_04assinada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1094/emenda_aditiva_pl_23_ferrari_e_mauro_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1095/emenda_substitutiva_pl_23_ferrari_e_mauro_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1178/emenda06_-_altair_-_pl_29-assinada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1219/emenda_modificativa_007_-_projeto_de_lei_complementar_no_11-2025-assinada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1220/emenda_aditiva_008_-__plc_11_mauro-assinada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1221/emenda_substitutiva_009_-__plc_11_-_ferrari-assinada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1222/emenda_aditiva_010_-_projeto_de_lei_complementar_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1238/emendas_substitutiva_projeto_de_lei_complementar_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1291/emenda_aditiva_pl47_-__efaislo-assinada.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1292/emenda_modificatica_projeto_de_lei_n.38-2025-assinada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1297/emenda_aditiva_plc_19_-ferrari-assinada.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1374/emenda15_-_regularizacao_de_chacaras_e_servidao_de_passagem.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1375/emenda16_-_edison_chacaras_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1376/emenda17_-_julcemir__areas_verdes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1377/emenda18_-_sabino_condominio_de_chacaras.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1378/emenda19_-_joao_inclusao_de_area_urbana_e_zoneamentos_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1379/emenda20_-_jader_-__indice_de_incomodidade__e_anexos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1380/piran_emenda_passeios_publicos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1385/emenda_22_pl_20_-_sabino.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1448/emenda_aditiva_edson_01_-_pl_85.docx.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1449/emenda_aditiva_edson_02_-_pl_85.docx.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2025/1450/emenda_substitutiva_edson_01_-_pl_85.docx.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/678/emenda_modificativa_pl_11_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2024/889/emenda_aditiva_ao_pl_25_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/137/emenda_modificativa_pl_76.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/167/emenda_plc_18.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saolourencodooeste.sc.leg.br/media/sapl/public/materialegislativa/2023/178/emenda__ldo_24.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="60.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="230.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="93.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -908,814 +977,976 @@
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H12" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>59</v>
       </c>
       <c r="B13" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D13" t="s">
-[...8 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" t="s">
         <v>63</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>42</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D14" t="s">
-[...8 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" t="s">
         <v>67</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>42</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D15" t="s">
-[...8 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" t="s">
         <v>71</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>46</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="F16" t="s">
+      <c r="H16" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>42</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="H17" t="s">
         <v>77</v>
-      </c>
-[...13 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" t="s">
+        <v>79</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>42</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H18" t="s">
         <v>81</v>
-      </c>
-[...19 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B19" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="H19" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="C20" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>93</v>
+        <v>42</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="H20" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="B21" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="C21" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="H21" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="B22" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="C22" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="H22" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="B23" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="C23" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>88</v>
+        <v>101</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="H23" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="B24" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="C24" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="H24" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="B25" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="C25" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>18</v>
+        <v>111</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="H25" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" t="s">
+        <v>115</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>116</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H26" t="s">
         <v>118</v>
-      </c>
-[...19 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>119</v>
+      </c>
+      <c r="B27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" t="s">
+        <v>120</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>121</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="B27" t="s">
+      <c r="H27" t="s">
         <v>123</v>
-      </c>
-[...16 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" t="s">
+        <v>125</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
         <v>126</v>
-      </c>
-[...13 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>127</v>
       </c>
       <c r="H28" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>129</v>
       </c>
       <c r="B29" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" t="s">
         <v>130</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>131</v>
       </c>
       <c r="H29" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>133</v>
       </c>
       <c r="B30" t="s">
-        <v>130</v>
+        <v>41</v>
       </c>
       <c r="C30" t="s">
-        <v>17</v>
+        <v>134</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H30" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B31" t="s">
-        <v>130</v>
+        <v>41</v>
       </c>
       <c r="C31" t="s">
-        <v>22</v>
+        <v>138</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
+      <c r="F31" t="s">
+        <v>46</v>
+      </c>
       <c r="G31" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H31" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B32" t="s">
-        <v>130</v>
+        <v>41</v>
       </c>
       <c r="C32" t="s">
-        <v>26</v>
+        <v>142</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
+      <c r="F32" t="s">
+        <v>46</v>
+      </c>
       <c r="G32" s="1" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="H32" t="s">
-        <v>141</v>
+        <v>144</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>145</v>
+      </c>
+      <c r="B33" t="s">
+        <v>146</v>
+      </c>
+      <c r="C33" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>46</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H33" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>149</v>
+      </c>
+      <c r="B34" t="s">
+        <v>146</v>
+      </c>
+      <c r="C34" t="s">
+        <v>17</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>42</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H34" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>152</v>
+      </c>
+      <c r="B35" t="s">
+        <v>153</v>
+      </c>
+      <c r="C35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>42</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H35" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B36" t="s">
+        <v>153</v>
+      </c>
+      <c r="C36" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>42</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H36" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>159</v>
+      </c>
+      <c r="B37" t="s">
+        <v>153</v>
+      </c>
+      <c r="C37" t="s">
+        <v>22</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H37" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>162</v>
+      </c>
+      <c r="B38" t="s">
+        <v>153</v>
+      </c>
+      <c r="C38" t="s">
+        <v>27</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H38" t="s">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>